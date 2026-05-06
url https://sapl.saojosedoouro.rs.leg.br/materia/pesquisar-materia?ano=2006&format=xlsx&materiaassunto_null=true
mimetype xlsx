--- v0 (2025-10-06)
+++ v1 (2026-05-06)
@@ -54,669 +54,669 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Pedro Fernando Grassi - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/828/828_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS NO CUSTEIO DOS EVENTOS COMEMORATIVOS AO DIA INTERNACIONAL DA MULHER EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/829/829_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/830/830_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXILIO PARA TRANSPORTE ESCOLAR, ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO, NO VALOR DE R$ 15.000,00 (QUINZE MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/831/831_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXILIO PARA TRANSPORTE UNIVERSITÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/832/832_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PERCENTUAL MÍNIMO DE CARGOS EM COMISSÃO A SEREM PREENCHIDOS POR SERVIDORES EFETIVOS, NA FORMA DO INCISO V, DO ARTIGO 37, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/833/833_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/834/834_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A FUNDAÇÃO ARAUCÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/835/835_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/836/836_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A FUNDAÇÃO ARAUCÁRIA COMO MANTENEDORA DO INSTITUTO DA CRIANÇA E DO ADOLESCENTE PARA REPASSE DE RECURSOS FINANCEIROS.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/837/837_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTAS - CDL PARA O DESENVOLVIMENTO DA CAMPANHA "PREMIAÇÃO DE OURO" 2006, VISANDO O AUMENTO DA ARRECADAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/838/838_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO NO CORRENTE EXERCÍCIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/839/839_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS PARA REPRESENTAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/840/840_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR TERMO DE PARCERIA COM O SERVIÇO SOCIAL DO COMÉRCIO - SESC/RS.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/841/841_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO DE COOPERAÇÃO COM - INTELIGÊNCIA EDUCACIONAL E SISTEMAS DE ENSINO - IESDE BRASIL S.A., PARA FUNCIONAMENTO DO CURSO SUPERIOR DE PEDAGOGIA EM MAGISTÉRIO DA EDUCAÇÃO INFANTIL E CLASSES INICIAIS DO ENSINO FUNDAMENTAL DE 1ª A 4ª SÉRIES.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/842/842_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL CONCEDER ABONO, A TÍTULO DE GRATIFICAÇÃO AOS AGENTES COMUNITÁRIOS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/843/843_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM AS SECRETARIAS DO ESTADO DO RIO GRANDE DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/844/844_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL PROCEDER A ALIENAÇÃO DE BEM IMÓVEL.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/845/845_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL Nº 1242/97, DE 28/05/1997, ATRIBUINDO FUNÇÕES AO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/846/846_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/847/847_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA VERBAS NO ORÇAMENTO DO MUNICÍPIO NO MONTANTE DE R$ 88.400,00 (OITENTA E OITO MIL E QUATROCENTOS REAIS).</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/848/848_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CONTRATAR OPERAÇÕES DE CRÉDITO COM A CAIXA/RS, COMO AGENTE DO SISTEMA BNDES PARA A AQUISIÇÃO DE MÁQUINAS E EQUIPAMENTOS.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/849/849_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETUAR A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DO EXERCÍCIO FINANCEIRO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/850/850_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA VERBAS NO ORÇAMENTO DO MUNICÍPIO NO MONTANTE DE R$ 15.000,00.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/851/851_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO NO VALOR DE R$ 12.000,00 (DOZE MIL REAIS)</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/852/852_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/853/853_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE A POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/854/854_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, DO CONSELHO TUTELAR E DO FUNDO MUNICIPAL PARA A CRIANÇA E O ADOLESCENTE MUNICÍPIO DE SÃO JOSÉ DO OURO, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/855/855_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONTRATAÇÃO DE SERVIÇOS PARA COORDENAÇÃO DO PROJETO COMPRA DIRETO DA AGRICULTURA FAMILIAR COM DOAÇÃO SIMULTÂNEA, ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/856/856_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA VERBAS NO ORÇAMENTO DO MUNICÍPIO NO MONTANTE DE R$ 197.927,04 (CENTO E NOVENTA E SETE MIL NOVECENTOS E VINTE SETE REAIS E QUATRO CENTAVOS).</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/857/857_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A CARGA HORÁRIA DE SERVIDORES MUNICIPAIS ESTABELECIDA PELO QUADRO DE CARGOS E FUNÇÕES PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/858/858_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PAR O EXERCÍCIO ECONÔMICO E FINANCEIRO DE 2007.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/859/859_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL E EDUCAÇÃO - PME - SÃO JOSÉ DO OURO, RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/860/860_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE INCENTIVO AO REFLORESTAMENTO NO MUNICÍPIO DE SÃO JOSÉ DO OURO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/861/861_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ADMINISTRAÇÃO PÚBLICA DIRETA UTILIZAR-SE DE MEIO ELETRÔNICO PARA MOVIMENTAÇÃO FINANCEIRA JUNTO AS INSTITUIÇÕES FINANCEIRAS E DETERMINA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA DENOMINAÇÃO DE CONSELHO E FUNDO MUNICIPAL, CRIADO ATRAVÉS DAS LEIS MUNICIPAIS N° 1172/96 E 1175/96.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/862/862_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL, ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO NA ORDEM DE R$ 2.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/864/864_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SUPLEMENTAÇÃO DE VERBAS NO ORÇAMENTO DO MUNICÍPIO NO MONTANTE DE R$ 406.500,00 (QUATROCENTOS E SEIS MIL E QUINHENTOS REAIS)</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/865/865_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA O MANDATO DOS ATUAIS CONSELHEIROS TUTELARES DO MUNICÍPIO DE SÃO JOSÉ DO OURO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/866/866_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DA REMUNERAÇÃO E CONCEDE AUMENTO SALARIAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>Lidio Colombelli, Augusto Rebeschini, Sergio Girel</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/870/870_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕES SOBRE A REVISÃO GERAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, PRESIDENTE DA CÂMARA E VEREADORES DO MUNICÍPIO DE SÃO JOSÉ DO OURO. </t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>Sérgio Girelli</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/728/728_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IDENTIFICAÇÃO DE SERVIDORES, SETORES, SESSÕES E DEPARTAMENTOS DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>Benhur Vanz, Algacir Menegat - Chinelinho, Augusto Rebeschini - Betão, Vilmar de Biasi - Gringo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/872/872_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR "IVALDINO IVO CADORE."</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>Veneri Zenevich - Pipino, Antonio Bianchin - Tonho, Emílio Mottin, Lídio Colombelli - Simão, Sérgio Girelli</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/873/873_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR DANIEL PERINETO.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>Emílio Mottin, Antonio Bianchin - Tonho, Lídio Colombelli - Simão, Sérgio Girelli, Veneri Zenevich - Pipino</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/874/874_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR HERMELINDO VANZ.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>Augusto Rebeschini - Betão, Algacir Menegat - Chinelinho, Benhur Vanz, Vilmar de Biasi - Gringo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/875/875_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR "DÉLCIO ANTONIO GIOTTO".</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/876/876_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR "LIRIO BIASI".</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>Antonio Bianchin - Tonho, Emílio Mottin, Lídio Colombelli - Simão, Sérgio Girelli, Veneri Zenevich - Pipino</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/877/877_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE MULHER CIDADÃ A "LAURENTINA CARLOTO BERGAMO".</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>Lídio Colombelli - Simão, Antonio Bianchin - Tonho, Emílio Mottin, Sérgio Girelli, Veneri Zenevich - Pipino</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/878/878_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE MULHER CIDADÃ A "CLAUDINA BOMBARDA BERNARDI".</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/879/879_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE MULHER CIDADÃ A "ERMELINDA VANZ ZANELLA".</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/880/880_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE MULHER CIDADÃ A SENHORA "AMÁLIA MARIN CENTENARO".</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>Algacir Menegat - Chinelinho, Augusto Rebeschini - Betão, Benhur Vanz, Vilmar de Biasi - Gringo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/881/881_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE MULHER CIDADÃ A SENHORA "LEONOR MARIA RIBEIRO".</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/882/882_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO OURENSE AO SENHOR "VILSON LUIZ COVATTI".</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/883/883_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR "ANTONIO ALVES DE LIMA".</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/871/871_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO HONORÁRIO AO "SENHOR SADY PAULO LETTI".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1023,68 +1023,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/871/871_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2006/871/871_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="95.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>