--- v0 (2025-10-06)
+++ v1 (2026-05-05)
@@ -54,710 +54,710 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Pedro Fernando Grassi - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/645/645_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 10 DA LEI MUNICIPAL Nº 1601/2002, SUPRIME O SEU PARÁGRAFO ÚNICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/646/646_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO PARA TRANSPORTE UNIVERSITÁRIO E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/647/647_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS NO CUSTEIO DOS EVENTOS COMEMORATIVOS AO DIA INTERNACIONAL DA MULHER EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/676/676_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL CONCEDER GRATIFICAÇÃO AOS CONDUTORES - DA AMBULÂNCIA E DE VEÍCULOS DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/677/677_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE APOIO AO IDOSO RIQUEZA INTERIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/678/678_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUPLEMENTA VERBAS NO ORÇAMENTO DO MUNICÍPIO NO MONTANTE DE R$ 30.000,00 (TRINTA MIL REAIS). </t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/679/679_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A FUNDAÇÃO ARAUCÁRIA COMO MANTENEDORA DO INSTITUTO DA CRIANÇA E DO ADOLESCENTE PARA REPASSE DE RECURSOS FINANCEIROS E ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DO  MUNICÍPIO.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/680/680_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DOS VENCIMENTOS DE TODOS OS SERVIDORES MUNICIPAIS, ATRAVÉS DE REVISÃO GERAL ANUAL, CONCEDE ABONO SALARIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/681/681_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIÇÃO DE CAMPANHA PARA AUMENTO DA ARRECADAÇÃO DO MUNICÍPIO PARA O ANO DE 2007, VALORIZAÇÃO DO COMÉRCIO, INDÚSTRIA E SERVIÇOS LOCAIS, AUTORIZA E INSTITUI PREMIAÇÃO.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/682/682_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTAS - CDL, PARA O DESENVOLVIMENTO DA CAMPANHA "PREMIAÇÃO DE OURO 2007", VISANDO O AUMENTO DE ARRECADAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/683/683_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA VERBAS NO ORÇAMENTO DO MUNICÍPIO NO MONTANTE DE R$ 28.000,00 (VINTE E OITO MIL REAIS).</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/684/684_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CONSELHO FUNDEB.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/685/685_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS PARA REPRESENTAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/686/686_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A RESTITUIÇÃO DE VALORES CONVENIADOS COM O MINISTÉRIO DA SAÚDE/FUNDO NACIONAL DE SAÚDE, ABRIR CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/687/687_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE CARGOS COMISSIONADOS INSTITUÍDOS PELA LEI MUNICIPAL Nº 1123/95, LATERADA PELA LEI 1224/97, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/688/688_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO NA ORDEM DE R$ 2.500,00 (DOIS MIL E QUINHENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/689/689_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS NºS 1560/2001 E 1587/2002, SUPRIME E ACRESCENTA ARTIGOS, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/690/690_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS, ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO NA ORDEM DE R$ 10.000,00 (DEZ MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/691/691_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA DOTAÇÕES NO ORÇAMENTO DO MUNICÍPIO NO MONTANTE DE R$ 163.726,48 (CENTO E SESSENTA E TRÊS MIL, SETECENTOS E VINTE E SEIS REAIS E QUARENTA E OITO CENTAVOS).</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/692/692_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO PARA A 4ª EXPOOURO, REALIZAR DESPESAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/693/693_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/694/694_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER ABONO, A TÍTULO DE GRATIFICAÇÃO AOS AGENTES COMUNITÁRIOS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/695/695_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO DE PARCERIA COM - INSTITUTO DO DESENVOLVIMENTO DOS INTERESSES SOCIAIS, CULTURAIS E AMBIENTAIS, FUNCIONAMENTO DO CURSO DE PÓS GRADUAÇÃO.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/696/696_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FORMALIZAR CONVÊNIO COM O BANCO DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/697/697_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CONCEDER AUXÍLIOS, ABRI CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/729/729_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO DE PARCERIA COM - R&amp;W ENGENHARIA LTDA, PARA FUNCIONAMENTO DE GESTÃO DE EMPRESAS.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/698/698_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR ACORDO DE PARCELAMENTO DE DÍVIDA COM O FGTS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/699/699_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA DOTAÇÕES NO ORÇAMENTO DO MUNICÍPIO NO MONTANTE DE R$ 372.692,00 (TREZENTOS E SETENTA E DOIS MIL SEISCENTOS E NOVENTA E DOIS REAIS)</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/700/700_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTOS PARA PROVIMENTO DE CARGOS A DEFICIENTES FÍSICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/701/701_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR TERMO DE ACORDO COM A AMUNOR - ASSOCIAÇÃO DOS MUNICÍPIOS DO NORDESTE RIOGRANDENSE.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/702/702_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO A REALIZAR DESPESAS, ABRIR CRÉDITO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/703/703_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DOS BENEFÍCIOS EVENTUAIS DA POLÍTICA DA ASSISTÊNCIA SOCIAL NO ÂMBITO DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/704/704_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL EFETUAR DESPESAS NO VALOR DE ATÉ R$ 12.000,00 (DOZE MIL REAIS), PARA A REALIZAÇÃO DAS FESTIVIDADES NATALINAS E 3º NATAL DAS ETNIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/705/705_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 118 DA LEI MUNICIPAL N° 1058/93, QUE TRATA DO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/706/706_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS NO VALOR DE R$ 10.171,83 9(DEZ MIL CENTO E SETENTA E UM REAIS E OITENTA E TRÊS CENTAVOS), PARA CONCLUSÃO DE OBRAS DO PROGRAMA DE SUBSÍDIO A HABITAÇÃO DE INTERESSE SOCIAL, ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/707/707_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESAS DO MUNICÍPIO PARA O EXERCÍCIO ECONÔMICO E FINANCEIRO DE 2008.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/708/708_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAÇÃO DE DESPESAS, ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/709/709_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL CONCEDER AUXÍLIO, ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/710/710_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA DOTAÇÕES NO ORÇAMENTO DO MUNICÍPIO NO MONTANTE DE R$ 326.500,00 9TREZENTOS E VINTE  E SEIS MIL E QUINHENTOS REAIS).</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/711/711_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEIS MUNICIPAIS Nº 1505/2001 E 1123/98, ACRESCENDO VALORES AOS PADRÕES 11 E 12 E SUAS CLASSES SUBSEQUENTES, ALTERA PADRÃO SERVIDOR; AUMENTA CARGA HORÁRIA E ACRESCE NÚMERO DE VAGAS NO QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/712/712_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI TURNO ÚNICO NO SERVIÇO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/713/713_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA DOTAÇÕES NO ORÇAMENTO DO MUNICÍPIO NO MONTANTE DE R4 5.200,00 (CINCO MIL E DUZENTOS REAIS).</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/714/714_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO E DOAÇÃO DE UNIFORMES ESCOLARES NA REDE PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Sérgio Girelli, Lídio Colombelli e Antonio Bianchi</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/715/715_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DOS VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO, ATRAVÉS DE REVISÃO GERAL ANUAL, CONCEDE ABONO SALARIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/716/716_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, PRESIDENTE DA CÂMARA  E VEREADORES DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/717/717_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1587/2002 DE 17/06/2002, QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER LEGISLATIVO MUNICIPAL FIRMAR CONVÊNIO COM O ESTADO DO RIO GRANDE DO SUL COM A INTERVENIÊNCIA DO IPE - INSTITUTO DE PREVIDÊNCIA DO ESTADO DO RS.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>Emílio Mottin</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/718/718_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFERE TÍTULO DE CIDADÃO OURENSE A "MÁRIO EUGÊNIO NATALINO MOTTIN". </t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>Sérgio Girelli</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/719/719_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR "JOÃO SILVESTRINI".</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>Veneri Zenevich - Pipino</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/720/720_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO OURENSE AO SENHOR "ISAIAS MAGAGNIN".</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>Antonio Bianchin - Tonho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/721/721_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO OURENSE AO SENHOR "DANILO PICOLI".</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>Algacir Menegat - Chinelinho, Augusto Rebeschini - Betão, Benhur Vanz, Vilmar de Biasi - Gringo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/722/722_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE MULHER CIDADÃ A SENHORA "HILDA PEREIRA DE ALMEIDA".</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>Lídio Colombelli - Simão</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/723/723_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO OURENSE AO SENHOR "ARCILIO ANTONIO VICARI".</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>Augusto Rebeschini - Betão, Algacir Menegat - Chinelinho, Benhur Vanz, Vilmar de Biasi - Gringo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/724/724_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO OURENSE AO SENHOR "ATILIO EGÍDIO BATAGLIN".</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>Vilmar de Biasi - Gringo, Algacir Menegat - Chinelinho, Augusto Rebeschini - Betão, Benhur Vanz</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/725/725_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO OURENSE AO SENHOR "SALVADOR RODRIGUES PINTO".</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>Benhur Vanz, Algacir Menegat - Chinelinho, Augusto Rebeschini - Betão, Vilmar de Biasi - Gringo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/726/726_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFERE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR "DARCI RISSON GELAIN"._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/727/727_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI TURNO ÚNICO DE TRABALHO NO LEGISLATIVO OURENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1064,68 +1064,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/727/727_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2007/727/727_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="85.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>