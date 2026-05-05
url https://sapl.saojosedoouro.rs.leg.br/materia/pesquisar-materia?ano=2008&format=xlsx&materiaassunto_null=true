--- v0 (2025-10-07)
+++ v1 (2026-05-05)
@@ -54,528 +54,528 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Roberto Broch - Vice-Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/477/477_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FORMALIZAR CESSÃO DE USO DE BEM PÚBLICO COM A ASSOCIAÇÃO CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO JOSÉ DO OURO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/478/478_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS NO CUSTEIO DO DOS EVENTOS COMEMORATIVOS AO DIA INTERNACIONAL DA MULHER EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/479/479_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A ABRIR CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/480/480_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A FIRMAR CONVÊNIO, REALIZAR DESPESAS, ABRIR CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/481/481_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O TURNO ÚNICO NO SERVIÇO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Pedro Fernando Grassi - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/482/482_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER ABONO, A TÍTULO DE GRATIFICAÇÃO AOS AGENTES COMUNITÁRIOS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/483/483_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS ELEIÇÕES DE DIRETORES DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/484/484_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE O NÚMERO DE VAGAS NO QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/514/514_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO PARA TRANSPORTE UNIVERSITÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/515/515_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DOS VENCIMENTOS DE TODOS OS SERVIDORES MUNICIPAIS, ATRAVÉS DE REVISÃO GERAL ANUAL, MANTENDO O ABONO SALARIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/542/542_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 1320/98, DE 1º/06/1998, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/543/543_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A REALIZAR DESPESAS, ABRIR CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/544/544_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE APOIO AO IDOSO OURENSE RIQUEZA INTERIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/545/545_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO PARA TRANSPORTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/546/546_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS PARA REPRESENTAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/547/547_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUPLEMENTA DOTAÇÕES NO ORÇAMENTO DO MUNICÍPIO NO MONTANTE DE R$ 172.000,00. </t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/548/548_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A FUNDAÇÃO ARAUCÁRIA COMO MANTENEDORA DO INSTITUTO DA CRIANÇA E DO ADOLESCENTE, PARA REPASSE DE RECURSOS FINANCEIROS.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/550/550_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS PARA O I ENCONTRO MUNICIPAL DOS DIREITOS DA PESSOA PORTADORA DE DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/551/551_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA DOTAÇÕES NO ORÇAMENTO DO MUNICÍPIO NO MONTANTE DE R$ 80.000,00 (OITENTA MIL REAIS)</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/552/552_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/553/553_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO FIRMAR CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTA - CDL, PARA O DESENVOLVIMENTO DA CAMPANHA "PREMIAÇÃO DE OURO 2008" VISANDO AUMENTO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/554/554_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS PARA O II ENCONTRO REGIONAL DE FRUTICULTURA NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/613/613_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS PARA O I SEMINÁRIO DE EDUCAÇÃO INCLUSIVA NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/615/615_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CELEBRAR CONVÊNIO COM O MUNICÍPIO DE CRUZ ALTA,RS, PARA REDISTRIBUIÇÃO DO VALOR ADICIONADO DO ICMS.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/616/616_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A ADQUIRIR IMÓVEL PARA ABERTURA DE VIA PÚBLICA, ABRIR CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/617/617_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE CONCESSÃO REAL DE USO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/618/618_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE CONCESSÃO REAL DE USO COM A FUNDAÇÃO ARAUCÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/619/619_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CEDÊNCIA POR TEMPO DETERMINADO AO LIONS CLUBE DE SÃO JOSÉ DO OURO, DE ESPAÇO PÚBLICO E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/620/620_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/621/621_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO CONTRATAR SERVIDOR, ABRIR CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/622/622_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMISSÃO DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/625/625_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FICA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO ECONÔMICO E FINANCEIROS DE 2009.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/624/624_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL EFETUAR DESPESAS NO VALOR DE ATÉ R$ 5.000,00 PARA REALIZAÇÃO DAS FESTIVIDADES NATALINAS E 4º NATAL DAS ETNIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/626/626_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI MUNICIPAL Nº 1874/2007, DE 15/06/2007, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Veneri Zenevich, Sérgio Girelli e Emílio Mottin</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/627/627_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECLASSIFICAÇÃO DE VENCIMENTOS DOS CARGOS DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/628/628_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/629/629_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, PRESIDENTE DA CÂMARA E VEREADORES DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/630/630_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS PARA O QUATRIÊNIO DE 2009/2012.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/631/631_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIOS DOS VEREADORES, A VERBA DE REPRESENTAÇÃO DO PRESIDENTE PARA O QUATRIÊNIO DE 2009/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -882,68 +882,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/631/631_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2008/631/631_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="187" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>