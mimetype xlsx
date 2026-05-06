--- v0 (2025-10-07)
+++ v1 (2026-05-06)
@@ -54,540 +54,540 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Pedro Fernando Grassi - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/376/376_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE O NÚMERO DE VAGAS NO QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ademir Perineto - Vice-Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/377/377_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS, ABERTURA DE CRÉDITO ESPECIAL, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/378/378_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PADRÃO DE SERVIDOR ESTABELECIDO PELO QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/379/379_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DE HABITAÇÃO, TRÂNSITO E URBANISMO, ALTERA A ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/380/380_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS NOS EVENTOS COMEMORATIVOS AO DIA INTERNACIONAL DA MULHER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/381/381_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O VENCIMENTO BÁSICO DO PADRÃO 01, CONCEDE REAJUSTE DOS VENCIMENTOS DE TODOS OS SERVIDORES MUNICIPAIS, ATRAVÉS DE REVISÃO GERAL ANUAL, MANTENDO ABONO SALARIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/382/382_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1576/2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/383/383_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER ABONO, A TÍTULO DE GRATIFICAÇÃO AOS AGENTES COMUNITÁRIOS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Benhur Francisco Vanz - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/384/384_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIÇÃO DE CAMPANHA PARA AUMENTO DA ARRECADAÇÃO DO MUNICÍPIO PARA O ANO DE 2009, VALORIZAÇÃO DO COMÉRCIO, INDÚSTRIA E SERVIÇOS LOCAIS, AUTORIZA E INSTITUI PREMIAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/385/385_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTAS - CDL, PARA O DESENVOLVIMENTO DA CAMPANHA "PREMIAÇÃO DE OURO 2009", VISANDO O AUMENTO DA ARRECADAÇÃO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/386/386_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO PARA TRANSPORTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/387/387_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO PARA TRANSPORTE UNIVERSITÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/388/388_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE FINANCIAMENTO JUNTO AO BANCO DO BRASIL S/A, ALTERA A LEI DE DIRETRIZES ORÇAMENTÁRIA - LDO DO PLANO PLURIANUAL ABRE CRÉDITO ESPECIAL DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/389/389_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O TRIBUNAL REGIONAL ELEITORAL - TCE-RS.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/390/390_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A FUNDAÇÃO ARAUCÁRIA COMO MANTENEDORA DO INSTITUTO DA CRIANÇA E DO ADOLESCENTE, PARA REPASSE DE RECURSOS FINANCEIROS.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/476/476_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE 2010 À 2013.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/391/391_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA DOTAÇÕES NO ORÇAMENTO DO MUNICÍPIO NO MONTANTE DE R$ 130.000,00.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/392/392_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A ADQUIRIR IMÓVEL PARA ABERTURA DE VIA PÚBLICA, ABRIR CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/393/393_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A FIRMAR CONVÊNIOS, REALIZAR DESPESAS, ABRIR CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/394/394_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO PARA A 5º EXPOOURO, REALIZAR DESPESAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS PARA O III ENCONTRO REGIONAL DE FRUTICULTURA NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/411/411_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE APOIO AO IDOSO OURENSE RIQUEZA INTERIOR E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/412/412_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DE REPASSE EFETUADO PELO MUNICÍPIO A FUNDAÇÃO ARAUCÁRIA - NOS TERMOS DA LEI MUNICIPAL Nº 1968 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/413/413_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ESPAÇO PÚBLICO LOCALIZADO NO PERÍMETRO URBANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/414/414_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/415/415_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIOS COM A UNIÃO FEDERAL, POR INTERMÉDIO DE SEUS MINISTÉRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/446/446_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA P EXERCÍCIO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/447/447_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI TURNO ÚNICO NO SERVIÇO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/448/448_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/449/449_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 41 DA SEÇÃO IV, EXCLUI INCISO DO § 1º DO ARTIGO 50, DA SEÇÃO VII, DA LEI MUNICIPAL Nº 1834/2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/450/450_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA DOTAÇÕES NO ORÇAMENTO DO MUNICÍPIO NO MONTANTE DE R$ 221.300,00.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/451/451_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1954/2008, DE 12.12.2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/452/452_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES PARA A CELEBRAÇÃO DE CONTRATO DE CONSÓRCIO PÚBLICO.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/453/453_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA AS DESPESAS DO MUNICÍPIO PARA O EXERCÍCIO ECONÔMICO E FINANCEIROS DE 2010.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/454/454_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE CONVÊNIOS DE COOPERAÇÃO COM O ESTADO E COM A AGÊNCIA DE REGULAÇÃO DOS SERVIÇOS PÚBLICOS DELEGADOS DO RIO GRANDE DO SUL,L A CELEBRAÇÃO DE CONTRATO DE PROGRAMA COM A CORSAN.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/455/455_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A COMPANHIA RIOGRANDENSE DE SANEAMENTO - CORSAN.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/458/458_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>REVISA A PLANTA DE VALORES PARA O CÁLCULO DO VALOR VENAL DOS IMÓVEIS URBANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Valcir, Otávio e Emílio</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/460/460_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL AOS SERVIDORES DO PODER LEGISLATIVO, ESTABELECE A DATA BASE E ELEGE ÍNDICE DE REVISÃO.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/461/461_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  A REVISÃO GERAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, PRESIDENTE DA CÂMARA E VEREADORES DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/462/462_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS RECURSOS DAS DOTAÇÕES ORÇAMENTÁRIAS DO LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/463/463_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI TURNO ÚNICO DE TRABALHO NO LEGISLATIVO OURENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -894,68 +894,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/463/463_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2009/463/463_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="242.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>