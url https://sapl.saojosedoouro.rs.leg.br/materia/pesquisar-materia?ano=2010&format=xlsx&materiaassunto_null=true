--- v0 (2025-10-06)
+++ v1 (2026-05-06)
@@ -54,600 +54,600 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Pedro Fernando Grassi - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/210/210_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÕES DE CRÉDITO COM O PROVIAS/CAIXA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/211/211_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA O PRAZO CONTRATUAL DOS ATENDENTES DA CASA DE PASSAGEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/212/212_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS NOS EVENTOS COMEMORATIVOS AO DIA INTERNACIONAL DA MULHER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/213/213_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A REALIZAR DESPESAS, ABRIR CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/214/214_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A ABRIR CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/215/215_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/217/217_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE APOIO AO IDOSO RIQUEZA INTERIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/218/218_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO PARA TRANSPORTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/219/219_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DOS VENCIMENTOS DE TODOS OS SERVIDORES MUNICIPAIS ATRAVÉS DE REVISÃO GERAL ANUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/220/220_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA VALE-REFEIÇÃO, ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/221/221_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIÇÃO DE CAMPANHA PARA AUMENTO DE ARRECADAÇÃO DO MUNICÍPIO PARA O ANO DE 2010, VALORIZAÇÃO DO COMÉRCIO, INDÚSTRIA E SERVIÇOS LOCAIS, AUTORIZA E INSTITUI PREMIAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/222/222_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A FIRMAR CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTAS - CDL, PARA DESENVOLVIMENTO DA CAMPANHA PREMIAÇÃO DE OURO 2010, VISANDO O AUMENTO DA ARRECADAÇÃO DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/223/223_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1684/2003, DE 22/10/2003, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/224/224_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO FORMALIZAR CONTRATAÇÃO EMERGENCIAL, DETERMINA ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/225/225_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS PARA REPRESENTAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/226/226_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DÉBITOS E OBRIGAÇÕES DO MUNICÍPIO NOS TERMOS DO ART. 100, §§ 3º E 4º DA CONSTITUIÇÃO FEDERAL, DECORRENTES DE DECISÕES JUDICIAIS, CONSIDERADOS DE PEQUENO VALOR - RPV E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/227/227_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO PARA TRANSPORTE UNIVERSITÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/228/228_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE, BEM COMO O REPASSE DE RECURSOS FINANCEIROS A FUNDAÇÃO ARAUCÁRIA, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/229/229_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2011.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/230/230_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAIS Nº 1508/2001, DE 19/06/2001, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/231/231_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS, ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO NA ORDEM DE R$ 19.000,00 (DEZENOVE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/232/232_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1123/95, DE 04/04/1995, QUE DISPÕE SOBRE O QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/233/233_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE RECURSOS FINANCEIROS AO CONSEPRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/234/234_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE RECUPERAÇÃO FISCAL REFIS - SÃO JOSÉ DO OURO, RS, PARA PESSOAS FÍSICAS E JURÍDICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/235/235_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO PÚBLICO DE AGENTE COMUNITÁRIO DE SAÚDE NO QUADRO EFETIVO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS PARA O IV ENCONTRO REGIONAL DE FRUTICULTURA NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/239/239_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/240/240_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/241/241_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/242/242_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL, DETERMINANDO ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/243/243_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO OURENSE DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/244/244_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/245/245_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/246/246_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/247/247_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS Nº 1576/002 E 1929/2008, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/248/248_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO ECONÔMICO E FINANCEIRO DE 2011.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/249/249_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A FUNDAÇÃO ARAUCÁRIA PARA IMPLANTAÇÃO DO PROGRAMA SALVAR/SAMU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>DETERMINA A PRORROGAÇÃO DO PRAZO CONTRATUAL DE ATENDENTE DE CRECHE.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/251/251_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO "RUA ANTONIO FERRARI".</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/252/252_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DE OPÇÃO AO REFIS - SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/253/253_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI NO ÂMBITO MUNICIPAL, LEI GERAL DA MICROEMPRESA, EMPRESA DE PEQUENO PORTE E MICROEMPREENDEDOR INDIVIDUAL DETERMINANDO OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/254/254_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1344, DE 04 DE SETEMBRO DE 1998 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/255/255_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DE ASSISTÊNCIAS SOCIAL E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/256/256_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1560/2001, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Emílio, Benhur, Carmo e Osnildo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/257/257_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E REAJUSTA O SALÁRIO DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/258/258_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, PRESIDENTE DA CÂMARA E VEREADORES DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Valcir Perin</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/259/259_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO "RUA AVELINO BERNARDI".</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/260/260_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO DE SÃO JOSÉ DO OURO, SUBSIDIAR PERCENTUAL DOS SERVIDORES DO LEGISLATIVO AO CONVÊNIO COM O IPE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -954,68 +954,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/260/260_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2010/260/260_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="220.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>