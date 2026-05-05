--- v0 (2025-10-06)
+++ v1 (2026-05-05)
@@ -54,627 +54,627 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Pedro Fernando Grassi - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/86/86_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL, DETERMINANDO ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/87/87_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS, ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/88/88_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL, DETERMINANDO ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/89/89_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1761, QUE ESTABELECEU CRITÉRIOS E VALORES DE DIÁRIAS PARA VIAGENS A SERVIÇO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/90/90_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS PARA REPRESENTAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/91/91_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/92/92_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTAS - CDL, PARA DESENVOLVIMENTO DA CAMPANHA "PREMIAÇÃO DE OURO 2011", VISANDO O AUMENTO DE ARRECADAÇÃO DO MUNICÍPIO DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/93/93_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS NOS EVENTOS COMEMORATIVOS AO DIA INTERNACIONAL DE MULHER E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/128/128_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2030/2010, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/115/115_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL, FORMALIZAR CONTRATAÇÃO EMERGENCIAL, DETERMINANDO ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/129/129_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE RECURSOS FINANCEIROS AO CONSEPRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/130/130_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO PARA TRANSPORTE UNIVERSITÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/143/143_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DOS VENCIMENTOS DE TODOS OS SERVIDORES MUNICIPAIS, ATRAVÉS DE REVISÃO GERAL ANUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/144/144_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIÇÃO DE CAMPANHA PARA AUMENTO DE ARRECADAÇÃO DO MUNICÍPIO PARA O ANO DE 2011, VALORIZAÇÃO DO COMÉRCIO, INDÚSTRIA E SERVIÇOS LOCAIS, AUTORIZA E INSTITUI PREMIAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/145/145_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL REPASSAR RECURSOS FINANCEIROS A FUNDAÇÃO ARAUCÁRIA MANTENEDORA DO HOSPITAL SÃO JOSÉ, ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/150/150_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA DOTAÇÕES NO ORÇAMENTO DO MUNICÍPIO NO MONTANTE DE R$ 20.000,00.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/151/151_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/152/152_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL RECEBER EM DOAÇÃO UM IMÓVEL URBANO CONCEDENDO VIABILIDADE URBANÍSTICA AO DOADOR DO IMÓVEL, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/153/153_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2003/2010.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/154/154_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONVÊNIO DE COOPERAÇÃO TÉCNICA ENTRE O MUNICÍPIO DE SÃO JOSÉ DO OURO E O INSTITUTO BRASILEIRO DE TREINAMENTO E FORMAÇÃO SUPERIOR - SEBRATEP - DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/155/155_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO PARA TRANSPORTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/156/156_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/157/157_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR COM O SINDICADO DOS EMPREGADORES RURAIS DE SÃO JOSÉ DO OURO, CONVÊNIO PARA A VI EXPOOURO, REALIZAR DESPESAS DETERMINANDO OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/158/158_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL. DETERMINANDO ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/159/159_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONVÊNIO ENTRE O MUNICÍPIO DE SÃO JOSÉ DO OURO E O INSTITUTO DE PREVIDÊNCIA DO ESTADO DO RIO GRANDE DO SUL - IPE - DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/175/175_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O REPASSE DE RECURSOS FINANCEIROS PARA A ASSOCIAÇÃO CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO JOSÉ DO OURO, DETERMINANDO OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/176/176_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM AS ENTIDADES DE REPRESENTAÇÃO DOS MUNICÍPIOS DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/177/177_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>REENQUADRA O CARGO DE AGENTE COMUNITÁRIO DE SAÚDE, CRIADO PELA LEI MUNICIPAL Nº 2018/2010, E AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL, DETERMINANDO ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/178/178_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO ECONÔMICO E FINANCEIRO DE 2012.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/179/179_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2063/2011 CONVÊNIO SEBRATEP.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/180/180_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A QUADRA POLIESPORTIVA COMUNITÁRIA DE SÃO JOSÉ DO OURO, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/181/181_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA LETRA DO PARÁGRAFO SEGUNDO E ALTERA O PARÁGRAFO TERCEIRO DO ITEM 19, DO INCISO I, DO ART. 12 DA LEI MUNICIPAL Nº 1684/2003, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/182/182_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A ADQUIRIR IMÓVEIS URBANOS DE TERCEIROS E DOAR IMÓVEL URBANA DE SUA PROPRIEDADE, TRANSFERINDO-OS AO PATRIMÔNIO DO ESTADO DO RIO GRANDE DO SUL, BEM COMO, PROCEDER ABERTURA DE CRÉDITO ESPECIAL E DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/184/184_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 12 DA LEI MUNICIPAL Nº 1456/2000, DE 28/07/2000, DISPONDO SOBRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/185/185_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA LAR SOLIDÁRIO, AUTORIZA A FORMALIZAÇÃO DE CONVÊNIO E ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/186/186_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA PASSEIO LEGAL E O REGIME DE MUTIRÃO PARA CONSTRUÇÃO E PADRONIZAÇÃO DOS PASSEIOS PÚBLICOS NO MUNICÍPIO DE SÃO JOSÉ DO OURO, RS, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/187/187_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL, DETERMINANDO ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/188/188_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI TURNO ÚNICO NO SERVIÇO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Carmo, Emílio e Rubilar</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/189/189_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AO SALÁRIO DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/190/190_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ATRIBUIÇÕES E O VALOR DOS VENCIMENTOS EM CATEGORIAS FUNCIONAIS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/191/191_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, PRESIDENTE DA CÂMARA E VEREADORES DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Todos os Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/192/192_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE O TÍTULO DE CIDADÃO OURENSE AO SENHOR "ELCINO MARIA DE OLIVEIRA".</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/193/193_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO OURENSE AO SENHOR "LUIZ DAL PIZZOL".</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/194/194_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO OURENSE AO SENHOR "JOSÉ BOEIRA LISBOA".</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/195/195_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO OURENSE AO SENHOR "JOSÉ VAZ DE QUADROS".</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/196/196_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO OURENSE AO SENHOR "WILSON MANFIO".</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/197/197_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE MULHER CIDADÃ A SENHORA "IRACEMA MARIA PILOTTO COSTELLA".</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Carmo Carneiro - Dorinho, Emílio Mottin, Otávio Dondoni, Rubilar Barp, Valcir Perin</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/198/198_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VEDAÇÕES, PARA NOMEAÇÕES DE CARGOS EM COMISSÃO NO ÂMBITO DO PODER LEGISLATIVO E EXECUTIVO DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Rubilar Barp, Carmo Carneiro - Dorinho, Emílio Mottin, Otávio Dondoni, Valcir Perin</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/199/199_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA PUBLICAÇÕES DE DADOS REFERENTES AS NOMEAÇÕES EM CARGOS ME COMISSÃO E EM FUNÇÕES GRATIFICADAS, DO PODER LEGISLATIVO E EXECUTIVO.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/200/200_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI TURNO ÚNICO NO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -981,68 +981,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/200/200_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2011/200/200_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="74.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>