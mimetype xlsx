--- v0 (2025-10-05)
+++ v1 (2026-05-06)
@@ -54,336 +54,336 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Pedro Fernando Grassi - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/62/62_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA DATA BASE DE REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/63/63_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DOS VENCIMENTOS DE TODOS OS SERVIDORES MUNICIPAIS, ATRAVÉS DE REVISÃO GERAL ANUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/64/64_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS NOS EVENTOS COMEMORATIVOS AO DIA INTERNACIONAL DA MULHER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/65/65_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM A FUNDAÇÃO ARAUCÁRIA MANTENEDORA DO INSTITUTO DA CRIANÇA E DO ADOLESCENTE VISANDO O REPASSE DE RECURSOS FINANCEIROS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/66/66_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O REPASSE DE RECURSOS FINANCEIROS AO CONSEPRO E DÁ OUTRAS PROVIDÊRNCOAS. </t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/67/67_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL DETERMINANDO ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/68/68_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO PARA TRANSPORTE UNIVERSITÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/69/69_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEGISLAÇÃO MUNICIPÁL E AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO PARA DISPONIBILIZAÇÃO DE PROFISSIONAL TÉCNICO, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/70/70_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTAS - CDL, PARA DESENVOLVIMENTO DA CAMPANHA "PREMIAÇÃO DE OURO 2012", VISANDO AUMENTO DE ARRECADAÇÃO DO MUNICÍPIO DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/71/71_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIÇÃO DE CAMPANHA PARA O AUMENTO DA ARRECADAÇÃO DO MUNICÍPIO PARA O ANO DE 2012, VALORIZAÇÃO DO COMÉRCIO, INDÚSTRIA E SERVIÇOS LOCAIS, AUTORIZA E INSTITUI PREMIAÇÃO DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/72/72_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO PRA TRAMSPORTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/73/73_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE RECURSOS FINANCEIROS PARA A ASSOCIAÇÃO CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO JOSÉ DO OURO, BEM COMO, PROCEDIMENTOS DE ABERTURA DE CRÉDITO ESPECIAL, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/74/74_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS, ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO NA ORDEM  DE R$ 18.500,00, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/75/75_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/76/76_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INFORMAÇÕES A SEREM PRESTADAS PELAS ADMINISTRADORAS DE CARTÕES DE CRÉDITO OU DE DÉBITO EM CONTA CORRENTE E DEMAIS ESTABELECIMENTOS SIMILARES.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/77/77_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI TURNO ÚNICO NO SERVIÇO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIIAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/78/78_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL REPASSAR RECURSO FINANCEIROS A FUNDAÇÃO ARAUCÁRIA MANTENEDORA DO HOSPITAL SÃO JOSÉ, ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/79/79_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO ECONÔMICO E FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Rubilar, Valcir e Otávio</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/53/53_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E REAJUSTA O SALÁRIO DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/2/2_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, PRESIDENTE DA CÂMARA E VEREADORES DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/54/54_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA PARA O QUATRIÊNIO DE 2013/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/55/55_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO PARA O QUADRIÊNIO DE 2013/2016.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/56/56_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS PARA O QUATRIÊNIO DE 2013/2016.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/57/57_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI TURNO ÚNICO DE TRABALHO NO LEGISLATIVO OURENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Emílio Mottin</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/58/58_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEMONINA LOGRADOURO PÚBLICO RUA REGINA BAGGIO VANZ.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/60/60_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE DENOMINAÇÃO DE LOGRADOURO PÚBLICO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -690,68 +690,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/60/60_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2012/60/60_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="249.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>