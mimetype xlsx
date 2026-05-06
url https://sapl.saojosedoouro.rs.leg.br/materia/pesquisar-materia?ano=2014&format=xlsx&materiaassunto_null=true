--- v0 (2025-10-06)
+++ v1 (2026-05-06)
@@ -54,162 +54,162 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Valentim Gelain - Valente</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">PARA QUE SEJA COLOCADO PLACAS DE SINALIZAÇÃO E IDENTIFICAÇÃO NA COMUNIDADE ARROIO MARIANO, VÁRIAS CHEGAM ALI E NÃO CONSEGUEM SE LOCALIZAR PARA IR PARA BARRACÃO, ESPIGÃO ALTO E A SEDE DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>LIRIO BIASI JUNIOR - Junior Biasi, Helio Carniel, Jairo Ribeiro, Maria Maciel Matos - Maria Iraci</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO E RECONHECIMENTO AO C.L.J. CURSO DE LIDERANÇA JUVENIL DO MUNICÍPIO DE SÃO JOSÉ DO OURO PELA ORGANIZAÇÃO, ESPÍRITO COMUNITÁRIO E EVANGELIZADOR QUE CONGREGA JOVENS DESDE O ANO DE 2006, EM NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Leônidas Giacometi - Preto, Antonio Mazutti - Toninho, Edoete Vanz - Edo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE GRATIDÃO E LOUVOR A SENHORITA CAROLINE BORGES DE LEMOS, 1ª PRENDA JUVENIL DA  29ª RT E 3ª PRENDA JUVENIL DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>LIRIO BIASI JUNIOR - Junior Biasi, Helio Carniel</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/457/457_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE GRATIDÃO A ASSOCIAÇÃO CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Leônidas, Antonio e Edoete</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/473/473_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À PEC 230/2013 - PEC DA ÀGUA.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/474/474_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO LIONS CLUBE DE SÃO JOSÉ DO OURO PELOS 40 ANOS.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/475/475_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO MOVIMENTO "ACADEPOL PARA TODOS JÁ".</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/496/496_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO GRUPO OURENSE DE ALCOÓLICOS ANÔNIMOS DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/500/500_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR E GRATIDÃO A SENHORITA LUISE MORAES, POR USA PARTICIPAÇÃO NAS ATIVIDADES TRADICIONALISTAS DE NOSSO MUNICÍPIO E REGIÃO.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Maria Maciel Matos - Maria Iraci, Helio Carniel, Jairo Ribeiro, LIRIO BIASI JUNIOR - Junior Biasi</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO GRUPO VOLUNTÁRIAS EM DEFESA DA VIDA DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
@@ -259,669 +259,669 @@
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR REQUER: UMA RELAÇÃO DOS SERVIDORES DE CARGOS EFETIVOS DO MUNICÍPIO._x000D_
 UMA RELAÇÃO DOS SERVIDORES: EM CARGOS EM COMISSÃO, OS QUE POSSUEM FG FUNÇÃO GRATIFICADA E OS CONTRATOS EMERGÊNCIAS COM SEUS VENCIMENTOS_x000D_
 </t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>REQUER AS SEGUINTES INFORMAÇÕES: QUANTAS E QUAIS MÁQUINAS FORAM CONCERTADAS NA MECÂNICA ZZ NO ANO DE 2014?	QUAL O VALOR QUE FOI GASTO EM CADA UMA? QUAIS AS PEÇAS QUE FORAM SUBSTITUÍDAS EM CADA UMA?</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Benhur Francisco Vanz - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA A VIGÊNCIA DE CONTRATAÇÕES EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL DE PROFESSORES E NUTRICIONISTA, DETERMINANDO SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 1576/2002, DE 10/04/2002, QUE ESTABELECE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA CLASSIFICAÇÃO DE LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL DE ATENDENTES DE CRECHE E SERVENTES, DETERMINANDO SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS PARA O EVENTO COMEMORATIVO AO DIA INTERNACIONAL DA MULHER.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO QUITAR DÉBITO PENDENTE JUNTO A SECRETARIA ESTADUAL DA FAZENDA - SEFAZ, BEM COMO ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE RECURSOS FINANCEIROS AO CONSELHO COMUNITÁRIO PRÓ-SEGURANÇA CONSEPRO, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE RECURSOS FINANCEIROS A ASSOCIAÇÃO CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO JOSÉ DO OURO DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL CONTRATAR OPERAÇÕES DE CRÉDITO COM O BADESUL DESENVOLVIMENTO S.A - AGÊNCIA DE FOMENTO/RS, PARA OBRAS DE INFRAESTRUTURA URBANA.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A OUTORGAR PERMISSÃO DE USO DE BEM PÚBLICO COM A ASSOCIAÇÃO CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DOS SERVIDORES MUNICIPAIS E ALTERA O VALOR DO PADRÃO 01 - ESTABELECIDO PELA LEI MUNICIPAL Nº 1123/95.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O AUMENTO DE CARGA HORÁRIA PARA CONTRATOS EMERGENCIAIS DE PROFESSOR.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI CAMPANHA PARA AUMENTO DE ARRECADAÇÃO DO MUNICÍPIO PARA O ANO DE 2014, VALORIZAÇÃO DO COMÉRCIO, INDÚSTRIA E SERVIÇOS LOCAIS, AUTORIZANDO AQUISIÇÃO E DISTRIBUIÇÃO DE PREMIAÇÃO EM PARCERIA COM A CÂMARA DE DIRIGENTES LOJISTAS - CDL.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO PARA TRANSPORTE UNIVERSITÁRIO, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Pedro Fernando Grassi - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO PARA TRANSPORTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2003/2010, QUE INSTITUI PROGRAMA VALE REFEIÇÃO.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO A CELEBRAR CONVÊNIO COM O HOSPITAL SÃO JOSÉ, MANTIDO PELA FUNDAÇÃO ARAUCÁRIA, COM REPASSE DE SUBVENÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/349/349_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRIGE O VALOR VENAL DOS IMÓVEIS URBANOS DO MUNICÍPIO DE SÃO JOSÉ DO OURO, AUTORIZA DESCONTO PARA PAGAMENTO EM PARCELA ÚNICA E ESTABELECE O CRONOGRAMA DE PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU - EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL RECEBER EM DOAÇÃO IMÓVEL URBANO SEM ENCARGOS.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM A FUNDAÇÃO ARAUCÁRIA MANTENEDORA DO INSTITUTO DA CRIANÇA E DO ADOLESCENTE, VISANDO O REPASSE DE RECURSOS FINANCEIROS.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1175/96 DE 22.02.1996, QUE CRIOU O CONSELHO OURENSE DE DESENVOLVIMENTO AGROPECUÁRIO.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL, DETERMINANDO SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Valcir Domingo Perin - Vice-Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/395/395_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAR DESPESAS, ABERTURA DE CRÉDITO ESPECIAL, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÕES DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL PARA REALIZAÇÃO DE OBRAS DE PAVIMENTAÇÃO PROGRAMA PRÓ-TRANSPORTE.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DOAR PNEUS A ASSOCIAÇÃO CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL REALIZAR DESPESAS COM A ORGANIZAÇÃO DO I FÓRUM ESTADUAL DE EDUCAÇÃO, FIRMAR CONVÊNIOS COM MUNICÍPIOS PARTICIPANTES E ABRIR CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/456/456_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O CENTRO DE TRADIÇÕES GAÚCHAS PIQUETE DA QUERÊNCIA, VISANDO A REALIZAÇÃO DA SEMANA FARROUPILHA NO MUNICÍPIO E REPASSAR RECURSOS FINANCEIROS.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/485/485_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 1123/95, DE 04.04.1995, PARA CRIAR CARGO E AUMENTAR NÚMERO DE VAGA.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/486/486_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL, ADQUIRIR BENS MÓVEIS E PROCEDER A ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/487/487_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O INSTITUTO DE SAÚDE SOCIOASSISTENCIAL MOVIMENTO BENEFICENTE VIDA, BEM COMO REPASSAR RECURSOS FINANCEIROS E PROCEDIMENTOS DE ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/497/497_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM OS CENTROS DE TRADIÇÕES GAÚCHAS PIQUETE DA QUERÊNCIA E CENTRAL DOS VANZ, VISANDO O REPASSE DE RECURSOS FINANCEIRAS.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/499/499_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL, DETERMINANDO SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/525/525_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESAS DO MUNICÍPIO PARA O EXERCÍCIO ECONÔMICO E FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/526/526_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A HABILITAÇÃO PROFISSIONAL DA CATEGORIA FUNCIONAL DE PSICOPEDAGOGO.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/528/528_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI SISTEMA DE INSPEÇÃO INDUSTRIAL E SANITÁRIA DE PRODUTOS DE ORIGEM ANIMAL DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO FORMALIZAR ARRENDAMENTOS DE IMÓVEIS URBANOS.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1058/93.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR ACORDO JUDICIAL, COM CONFISSÃO DE DIVIDA E O PARCELAMENTO DE DÉBITO COM A RGE (RIO GRANDE ENERGIA).</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA VIGÊNCIA DE CONTRATAÇÃO EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1601/2002.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA VALE-REFEIÇÃO, ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E REAJUSTA O SALÁRIO DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, PRESIDENTE DA CÂMARA E VEREADORES DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO AS AGÊNCIAS BANCÁRIAS DE SÃO JOSÉ DO OURO, A INSTALAR CIRCUITO INTERNO DE CÂMERAS QUE RESTRINGEM A ENTRADA E SAÍDA DOS USUÁRIOS DAS AGÊNCIAS E CAIXAS ELETRÔNICOS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE O VENDEDOR AMBULANTE NÃO RESIDENTE EM SÃO JOSÉ DO OURO, VENDER QUALQUER TIPO DE MERCADORIA EM LOCAL PÚBLICO FORA DO LUGAR ESPECIFICADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>Edoete Vanz - Edo, Antonio Mazutti - Toninho, Orli Costa, Valentim Gelain - Valente</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO. "RUA RICARDO STANGHERLIN".</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>LIRIO BIASI JUNIOR - Junior Biasi</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAÇÃO DE INFORMAÇÕES RELATIVAMENTE AO RECEBIMENTO DE RECURSOS PÚBLICOS MUNICIPAIS ENVOLVENDO AS ENTIDADES BENEFICIÁRIAS.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/498/498_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL Nº 1684/2003, DE 22.10.2003, QUE INSTITUIU A LEI DE DIRETRIZES URBANAS DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA "ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL SANTA RITA" E Á OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>LIRIO BIASI JUNIOR - Junior Biasi, Jairo Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONSTRUÇÃO, RECONSTRUÇÃO E CONSERVAÇÃO DOS PASSEIOS PÚBLICOS "CALÇADAS VERDES" CRIA PROGRAMA "PASSEIO LIVRE" DE READEQUAÇÃO DAS CALÇADAS EXISTENTES NO MUNICÍPIO DE SÃO JOSÉ DO OURO. </t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE CONTADOR E TESOUREIRO NO PODER LEGISLATIVO OURENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t xml:space="preserve">       PARA QUE A ADMINISTRAÇÃO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A CONSTRUÇÃO DA REDE DE ESGOTO NA RUA AMÉLIO SILVESTRINI E RUA BORTOLO VANZ._x000D_
        TAMBÉM PARA QUE SEJA ORGANIZADO O DESMEMBRAMENTO DOS TERRENOS DOS BAIRROS, PARA QUE OS PROPRIETÁRIOS POSSAM BUSCAR RECURSOS FINANCEIROS JUNTO AS INSTITUIÇÕES BANCÁRIAS PARA AMPLIAÇÃO E MELHORIA DE SUAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>Edoete Vanz - Edo</t>
   </si>
   <si>
     <t xml:space="preserve">PARA QUE A SECRETARIA COMPETENTE COLOQUE CASCALHO NA ENTRADA DA PROPRIEDADE DO SENHOR LEOCLIDES LOPES MENDES NA COMUNIDADE DO ROSÁRIO, PRÓXIMO A RS 343. </t>
@@ -2151,68 +2151,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H189"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="82.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>