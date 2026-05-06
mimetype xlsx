--- v0 (2025-10-06)
+++ v1 (2026-05-06)
@@ -54,100 +54,100 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>LIRIO BIASI JUNIOR - Junior Biasi</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/</t>
   </si>
   <si>
     <t>A TITULO DE COLABORAÇÃO E NA DEFESA DO PATRIMÔNIO PÚBLICO MUNICIPAL, ORIENTAR QUE SEJA REALIZADO UM CERTAME LICITATÓRIO PARA CONTRATAÇÃO DE SEGURO QUE CONTEMPLE, INCÊNDIO, VENDAVAL, GRANIZO E DANOS ELÉTRICOS, PARA  TODOS OS PRÉDIOS PÚBLICOS MUNICIPAIS, TAIS COMO: ESCOLAS, GINÁSIO DE ESPORTE, CENTRO ADMINISTRATIVO, CENTRO CULTURAL, CRECHES, CASA DE PASSAGEM, POSTOS DE SAÚDE, ASSISTÊNCIA, CASA MORTUÁRIA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Leônidas Giacometi - Preto</t>
   </si>
   <si>
     <t>PARA QUE SEJA COLOCADO AS PLACAS DE IDENTIFICAÇÃO NAS RUAS E AVENIDAS DE NOSSA CIDADE, BEM COMO, SEJAM ATUALIZADAS DEVIDO QUE MUITAS JÁ SOFRERAM ALTERAÇÃO.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PARA QUE SEJA REALIZADO CONCERTO EM UM BURACO NO CALÇAMENTO NA RUA JOÃO GIACOMETI ESQUINA COM A RUA JOÃO PASINATO, PRÓXIMA A CASA DO SEU TIDA E DA SENHORA DETE DOS SANTOS NO BAIRRO OPERÁRIO, BEM COMO, SEJA SUBSTITUÍDO A TAMPA DA BOCA DE LOBO QUE ESTÁ QUEBRADA.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t xml:space="preserve">PARA QUE O PODER PÚBLICO MUNICIPAL, ATRAVÉS DO DEPARTAMENTO DE TRANSITO, REALIZE CONSULTA PÚBLICA, DA POSSIBILIDADE DE LIBERAÇÃO, APÓS O HORÁRIO COMERCIAL, DO ESTACIONAMENTO DA PARTE CENTRAL DA AVENIDA MARECHAL FLORIANO, PARA QUE AS PESSOAS POSSAM UTILIZA-LO DEPOIS DESTE HORÁRIO, PARA REALIZAR SUAS CAMINHADAS E ANDAR DE BICICLETA COM MAIS SEGURANÇA. _x000D_
 </t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Antonio Mazutti - Toninho, Edoete Vanz - Edo, Leônidas Giacometi - Preto, Orli Costa, Valentim Gelain - Valente</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO ROTARY CLUB DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Valentim Gelain - Valente</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR SOLICITA AS SEGUINTES INFORMAÇÕES:_x000D_
 QUANTOS E QUAIS SÃO OS CONTRATOS DE LOCAÇÃO QUE O MUNICÍPIO POSSUI?_x000D_
 QUAL O VALOR QUE É PAGO E QUAL A DATA DE INICIO E TÉRMINO DE CADA UM DESSES CONTRATOS?_x000D_
 QUAL JUSTIFICATIVA PARA CADA UM DOS REFERIDOS CONTRATOS? </t>
   </si>
   <si>
     <t>604</t>
   </si>
@@ -276,631 +276,631 @@
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO FIRMADO, NO USO DAS ATRIBUIÇÕES, REQUER, AS INFORMAÇÕES SEGUINTES:_x000D_
 &amp;#8226;	CÓPIA DO PROCESSO LICITATÓRIO DO PARQUE INFANTIL QUE FOI COLOCADO NA PRAÇA ANTONIO BÓS FILHO?_x000D_
 </t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Edoete Vanz, Leônidas Giacometi e Orli Costa</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DA PRESTAÇÃO DE CONTAS DOS ADMINISTRADORES ALGACIR MENEGAT E BENHUR FRANCISCO VANZ (PREFEITOS) NO EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DA PRESTAÇÃO DE CONTAS DO PREFEITO PEDRO FERNANDO GRASSI E VICE-PREFEITO ADEMIR PERINETO, REFERENTE AO EXERCÍCIO DE 2011.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Benhur Francisco Vanz - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/579/579_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 16/01/2002.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS, ABERTURA DE CRÉDITO ESPECIAL DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1576/2002, DE 10/04/2002, QUE ESTABELECE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL, DETERMINANDO SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O LIONS CLUBE DE SÃO JOSÉ DO OURO, BEM COMO REPASSAR RECURSOS FINANCEIROS E ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>Valcir Domingo Perin - Vice-Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE RECURSOS FINANCEIROS A ASSOCIAÇÃO CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO JOSÉ DO OURO DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS PARA O EVENTO COMEMORATIVO AO DIA INTERNACIONAL DA MULHER.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO PARA TRANSPORTE UNIVERSITÁRIO, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO PARA TRANSPORTE ESCOLAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI CAMPANHA VISANDO AUMENTO DA ARRECADAÇÃO DO MUNICÍPIO PARA O ANO DE 2015, VALORIZAÇÃO DO COMÉRCIO, INDÚSTRIA E SERVIÇOS LOCAIS, AUTORIZANDO AQUISIÇÃO E DISTRIBUIÇÃO DE PREMIAÇÃO EM PARCERIA COM A CÂMARA DE DIRIGENTES LOJISTAS - CDL.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O AUMENTO DE CARGA HORÁRIA PARA CONTRATOS EMERGENCIAIS DE PROFESSOR.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 1834/2006, DE 16/10/2006.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM A FUNDAÇÃO ARAUCÁRIA MANTENEDORA DO INSTITUTO DA CRIANÇA E DO ADOLESCENTE, VISANDO O REPASSE DE RECURSOS FINANCEIROS,</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO A CELEBRAR CONVÊNIO COM O HOSPITAL SÃO JOSÉ, MANTIDO PELA FUNDAÇÃO ARAUCÁRIA, COM REPASSE DE SUBVENÇÃO.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR RECURSOS FINANCEIROS À ASSOCIAÇÃO ARAUCÁRIA DE COMUNICAÇÃO - ARAUCÁRIA FM, CELEBRAR CONVÊNIO E ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A OUTORGAR PERMISSÃO DE USO DE BEM PÚBLICO.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA VALE REFEIÇÃO E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRIGE O VALOR VENAL DOS IMÓVEIS URBANOS DO MUNICÍPIO DE SÃO JOSÉ DO OURO E ESTABELECE O CRONOGRAMA DE PAGAMENTO DE IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU - EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O DIÁRIO OFICIAL ELETRÔNICO DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA A VIGÊNCIA DE CONTRATAÇÃO EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTAS, CDL, PARA A VIII EXPOOURO, REPASSAR RECURSOS FINANCEIROS E PROCEDER ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE SÃO JOSÉ DO OURO, PARA O DECÊNIO DE 2015/2015.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO E 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA VIGÊNCIA DE CONTRATAÇÃO EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O INSTITUTO DE PREVIDÊNCIA DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADERIR AO PROGRAMA MAIS MÉDICOS.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O CENTRO DE TRADIÇÕES GAÚCHAS PIQUETE DA QUERÊNCIA, VISANDO A REALIZAÇÃO DA SEMANA FARROUPILHA NO MUNICÍPIO, REPASSAR RECURSOS FINANCEIROS E ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2255/2015, DE 27/02/2015, QUE AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO A CELEBRAR CONVÊNIO COM O HOSPITAL SÃO JOSÉ MANTIDO PELA FUNDAÇÃO ARAUCÁRIA, COM REPASSE DE SUBVENÇÃO.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO E TERMO DE ADESÃO COM O ESTADO DO RIO GRANDE DO SUL ATRAVÉS DA SECRETARIA ESTADUAL DA FAZENDA, INSTITUI PROGRAMA MUNICIPAL DE PREMIAÇÃO A CONSUMIDORES, MEDIANTE A UTILIZAÇÃO DA PLATAFORMA NOTA FISCAL GAÚCHA.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A PLANTA DE VALORES PARA CÁLCULO DO VALOR VENAL DOS IMÓVEIS URBANOS, PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISCIPLINA A CONCESSÃO DO ALVARÁ DE LOCALIZAÇÃO PROVISÓRIO PARA O FUNCIONAMENTO E INSTALAÇÃO DE ATIVIDADES ECONÔMICAS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL PROCEDER A DEMOLIÇÃO DE PRÉDIOS DE ESCOLAS MUNICIPAIS DESATIVADAS.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO E TERMO DE ADESÃO COM O ESTADO DO RIO GRANDE DO SUL, ATRAVÉS DA SECRETARIA ESTADUAL DA FAZENDA, INSTITUI O PROGRAMA MUNICIPAL DE PREMIAÇÃO A CONSUMIDORES MEDIANTE A UTILIZAÇÃO DA PLATAFORMA NOTA FISCAL GAÚCHA.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1543/2001, DE 31.10.2001.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO ECONÔMICO E FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PAGAMENTO RETROATIVO DE "BOLSA AUXÍLIO MORADIA" E "BOLSA AUXÍLIO ALIMENTAÇÃO", REFERENTE PROGRAMA MAIS MÉDICO.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL PROCEDER DEVOLUÇÃO DE VALOR ADVINDO DE CONVÊNIO DA CONSULTA POPULAR, SALDO NÃO EXECUTADO.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Antonio Mazutti, Leônidas Giacomet e Hélio Carniel</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E REAJUSTA O SALÁRIO DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, PRESIDENTE DA CÂMARA E VEREADORES DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE O EXECUTIVO E O LEGISLATIVO MUNICIPAIS DE CELEBRAR OU PRORROGAR CONTRATO COM PESSOA JURÍDICA, BEM COMO COM CONSÓRCIO DE PESSOAS JURÍDICAS, QUE TENHA EFETUADO DOAÇÃO EM DINHEIRO, OU BEM ESTIMÁVEL EM DINHEIRO, PARA PARTIDO POLÍTICO OU CAMPANHA ELEITORAL DE CANDIDATO A CARGO ELETIVO, POR 4 (QUATRO) ANOS, CONTADOS DA DATA DE DOAÇÃO.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A PUBLICIDADE NOS MEIOS DE COMUNICAÇÃO DOS RECURSOS DEVOLVIDOS PELA CÂMARA DE VEREADORES ATRAVÉS DO PRESIDENTE PARA O PODER EXECUTIVO SEJA DE FORMA ANTECIPADA OU NÃO.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL Nº 2191/2014, DE 19/02/2014, QUE INSTITUIU PROGRAMA VALE-REFEIÇÃO NO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DAS ALÍNEAS A E C, DO INCISO II, DO ARTIGO 15 DA LEI MUNICIPAL N° 1684/2003, DE 22/10/2003.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>LIRIO BIASI JUNIOR - Junior Biasi, Helio Carniel, Jairo Ribeiro, Maria Maciel Matos - Maria Iraci</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA LOGRADOURO PÚBLICO, "RUA HORÁCIO MENEGAT"._x000D_
 </t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>Valentim Gelain - Valente, Antonio Mazutti - Toninho, Edoete Vanz - Edo, Leônidas Giacometi - Preto, Orli Costa</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO "RUA DARCI GELAIN RISSON".</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO "RUA PIERINA RISSON GELAIN".</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO "RUA FREI FLORÊNCIO GELAIN".</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI TURNO ÚNICO DE TRABALHO NO LEGISLATIVO OURENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2251/2015, QUE TRATA DA REVISÃO DO SUBSÍDIOS DE AGENTES POLÍTICOS DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t xml:space="preserve">PARA QUE SEJA CANALIZADO O ESGOTO QUE PASSA PELO TERRENO DO SENHOR LIDIO SOZO, LOCALIZADO NA AVENIDA  MARECHAL FLORIANO._x000D_
 			ESSA É UMA REINVINDICAÇÃO DE MUITOS ANOS, QUE O MUNICÍPIO TERIA QUE OLHAR COM BONS OLHOS, POIS ESSE ESGOTO VEM LÁ DO BAIRRO DAS CANÇÕES, PASSA PELAS TERRAS DO SENHOR NATALE FERRARI, TERRENOS DA FAMILIA REIS, TAMBÉM DO CIRINO E CAI ALI NO TERRENO DO SENHOR LIDIO SOZO. ISSO É QUESTÃO DE SAÚDE PÚBLICA. </t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>Helio Carniel</t>
   </si>
   <si>
     <t xml:space="preserve">PARA QUE SEJA REALIZADO PELA SECRETARIA COMPETENTE, MELHORIAS NA QUADRA LOCALIZADA ATRÁS DA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL MARIA HELENA MORELLO. SERVIÇOS COMO MELHORAMENTO DO PISO, NO CERCAMENTO PARA MAIOR SEGURANÇA E VÁRIOS OUTROS QUE SE FAZEM NECESSÁRIO. </t>
@@ -2034,68 +2034,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="99.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>