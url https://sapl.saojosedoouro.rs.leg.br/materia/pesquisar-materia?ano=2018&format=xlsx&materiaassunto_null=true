--- v0 (2025-10-07)
+++ v1 (2026-05-05)
@@ -54,675 +54,675 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Jairo Ribeiro, Amarildo Baldissera - Nini, Antonio Mazutti - Toninho, Edoete Vanz - Edo, Helio Carniel, José Antunes - Zé Antunes, Marta Baggio, Milton Pasinato, Orli Costa</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1438/comprovante_01_2018.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1438/comprovante_01_2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A OPERADORA VIVO.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Amarildo Baldissera - Nini, José Antunes - Zé Antunes, Orli Costa</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1440/mocao__03_2018.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1440/mocao__03_2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR A 29ª REGIÃO TRADICIONALISTA.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1441/mocao__04_2018.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1441/mocao__04_2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE GRATIDÃO AO SENHOR AIMORÉ ROCHA DIAS (MORÉ).</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Antonio Bianchin - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Valentim Gelain - Vice-prefeito</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTAS - CDL, PARA DESENVOLVIMENTO DA CAMPANHA "PREMIAÇÃO DE OURO 2018", VISANDO O AUMENTO DA ARRECADAÇÃO DO MUNICÍPIO, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES FIRMADO ENTRE OS MUNICÍPIOS DO RIO GRANDE DO SUL, COM A FINALIDADE DE CONSTITUIR CONSÓRCIO PÚBLICO DENOMINADO CONSÓRCIO FAMURS.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2372/2017, DE 22/12/20017.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERMITE O PODER EXECUTIVO MUNICIPAL FORMALIZAR PERMISSÃO DE USO DE BEM IMÓVEL PÚBLICO.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2324/2017, DE 22/12/2017.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1244/1244_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1244/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1806/2005, DE 27/12/2005 E 2290/2016, DE 29/12/2016.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL A TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2258/2015, QUE INSTITUI PROGRAMA DE VALE-REFEIÇÃO.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1601/2002, DE 30/07/2018.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI CAMPANHA VISANDO AUMENTO DA ARRECADAÇÃO DO MUNICÍPIO PARA O ANO DE 2018, VALORIZAÇÃO DO COMÉRCIO, INDÚSTRIA E SERVIÇOS LOCAIS, AUTORIZANDO A AQUISIÇÃO E DISTRIBUIÇÃO DE PREMIAÇÃO.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DESAFETAÇÃO DE ÁREA PÚBLICA.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1256/1256_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1256/1256_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1684/2003, DE 22/10/2003.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1257/1257_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1257/1257_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO, REPASSAR RECURSOS FINANCEIROS A FUNDAÇÃO ARAUCÁRIA.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTA NÚMERO DE VAGAS DAS CATEGORIAS FUNCIONAIS DE CUIDADOR SOCIAL E ATENDENTE DE CRECHE.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1259/1259_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1259/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL URBANO.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1260/1260_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1260/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO AOS MEMBROS DE COMISSÃO DE SINDICÂNCIA E PROCESSO ADMINISTRATIVO DISCIPLINAR E ESPECIAL.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1261/1261_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRIBUI GRATIFICAÇÃO AO PREGOEIRO, AOS SERVIDORES QUE INTEGRAM A EQUIPE DE APOIO E AOS MEMBROS DA COMISSÃO DE LICITAÇÕES.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINA PRÉDIO PÚBLICO PARA USO EXCLUSIVO DE ENTIDADES REPRESENTATIVAS DE IDOSOS.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE PRORROGAÇÃO DA LICENÇA GESTANTE E A DOTANTE, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ESTABELECER PERMISSÃO DE USO GRATUITO DE BENS MÓVEIS, POR PRAZO DETERMINADO.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1265/1265_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI ÁREA PARA INSTALAÇÃO DE BERÇÁRIO INDUSTRIAL.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1266/1266_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1266/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROCURADOR JURÍDICO, AUDITOR DE CONTROLE INTERNO E ENGENHEIRO AMBIENTAL.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1304/projeto_027_-_fconsmunalimescolar.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1304/projeto_027_-_fconsmunalimescolar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Alimentação Escolar;</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1305/projeto_028_-_declara_feriadosmunicipio.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1305/projeto_028_-_declara_feriadosmunicipio.pdf</t>
   </si>
   <si>
     <t>Declara feriados no município de São José do Ouro.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Controle Interno no município de São José do Ouro.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1307/projeto_030_-_alt_padrao_medico_criapadrao15.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1307/projeto_030_-_alt_padrao_medico_criapadrao15.pdf</t>
   </si>
   <si>
     <t>ALTERA E CRIA PADRÃO DE VENCIMENTO DE CARGO DE PROVIMENTO EFETIVO.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1308/projeto_031_-_criacargos_ag_comb_endemias.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1308/projeto_031_-_criacargos_ag_comb_endemias.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE AGENTE DE COMBATE AS ENDEMIAS E DE AUXILIAR DE FARMÁCIA.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1309/projeto_032_-_alt_ativ_func_fiscal_tribut_fiscal_obras.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1309/projeto_032_-_alt_ativ_func_fiscal_tribut_fiscal_obras.pdf</t>
   </si>
   <si>
     <t>ALTERA ATRIBUIÇÕES DE CARGOS DE PROVIMENTO EFETIVO.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1310/projeto_033_-_adocao_praca.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1310/projeto_033_-_adocao_praca.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DE PRAÇAS, LOGRADOUROS, PARQUES E ÁREAS VERDES NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1311/projeto_034_-_alt.art._5o_da_lei_2377_2018_cdl.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1311/projeto_034_-_alt.art._5o_da_lei_2377_2018_cdl.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2377/2018 DE 08/03/2018.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1312/projeto_035_-_inspecao_sanitaria.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1312/projeto_035_-_inspecao_sanitaria.pdf</t>
   </si>
   <si>
     <t>INSTITUIU O PREÇO PÚBLICO PELA INSPEÇÃO SANITÁRIA DE ABATE POR CABEÇA DE BOVINO/BUBALINO E OVINO, QUANDO EXECUTADO POR PROFISSIONAL CEDIDO PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1313/projeto_036_-_radioaraucaria.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1313/projeto_036_-_radioaraucaria.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PATROCINAR, COMO FORMA DE APOIO CULTURAL, OS PROGRAMAS PRODUZIDOS PELA ASSOCIAÇÃO ARAUCÁRIA DE COMUNICAÇÃO - RÁDIO ARAUCÁRIA FM, NOS TERMOS QUE ESTABELECE.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1323/projeto_037__lo_2019.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1323/projeto_037__lo_2019.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a despesa no município para o exercício econômico e financeiro de 2019.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1324/projeto_038__permutaprofessores.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1324/projeto_038__permutaprofessores.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de permuta de servidor municipal.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1325/projeto_039_-permissao_uso_bens_consepro.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1325/projeto_039_-permissao_uso_bens_consepro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal estabelecer autorização de uso de bens móveis de forma gratuita e por prazo determinado.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1326/projeto_040_-_alttit_iv_-rjunicoserv.reg_disciplinar.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1326/projeto_040_-_alttit_iv_-rjunicoserv.reg_disciplinar.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1601/2002, de 30/07/2002, que dispõe sobre o Regime Jurídico dos Servidores Públicos do município.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1327/projeto_041_-_doacao_pneus_bombeiros.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1327/projeto_041_-_doacao_pneus_bombeiros.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal doar pneus para a Associação Corpo de Bombeiros Voluntários de São José do Ouro.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1328/projeto_042_-_fund_araucaria_subvencao.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1328/projeto_042_-_fund_araucaria_subvencao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São José do Ouro repassar valores a Título de subvenção social a Fundação Araucária mantenedora do Hospital São José.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1329/projeto_043_-_ced_imovel_spanholibarros.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1329/projeto_043_-_ced_imovel_spanholibarros.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal formalizar permissão de uso de bem imóvel público.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1330/projeto_044_-_oper_cred_badesul.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1330/projeto_044_-_oper_cred_badesul.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operações de crédito com o Badesul Desenvolvimento S.A. - Agência de Fomento/RS, para obras de infraestrutura urbana e aquisição de máquina.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO OURENSE AO SENHOR "OLIVO COSTELLA".</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>Antonio Mazutti - Toninho, Edoete Vanz - Edo, Helio Carniel, Jairo Ribeiro, Marta Baggio, Milton Pasinato</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO OURENSE A SENHORA "AURORA LOTTICI GRASSI".</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃ OURENSE A SENHORA "MARIA DA GRAÇA CARNEIRO DOS SANTOS TONELO".</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>Milton Pasinato, Hélio Carniel e Antonio Mazutti</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, PRESIDENTE DA CÂMARA E VEREADORES DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1254/1254_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1254/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Amarildo Baldissera - Nini, Jairo Ribeiro, Marta Baggio</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 04/96. QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Amarildo Baldissera - Nini</t>
   </si>
   <si>
     <t xml:space="preserve">PARA QUE A SECRETARIA MUNICIPAL DE SAÚDE APRESENTE A CÂMARA DE VEREADORES RELATÓRIO DEMONSTRANDO QUAL O PERCENTUAL QUE ESTÁ SENDO GASTO NA SAÚDE, DESCREVENDO VALORES E NO QUE É GASTO (MEDICAMENTOS, EXAMES, ETC...). </t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>PARA QUE A ADMINISTRAÇÃO MUNICIPAL VALORIZE MAIS O COMÉRCIO LOCAL NAS LICITAÇÕES, POIS MERCADOS DE FORA DO MUNICÍPIO VEM AQUI E GANHAM AS LICITAÇÕES.</t>
   </si>
@@ -1923,67 +1923,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1438/comprovante_01_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1440/mocao__03_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1441/mocao__04_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1304/projeto_027_-_fconsmunalimescolar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1305/projeto_028_-_declara_feriadosmunicipio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1307/projeto_030_-_alt_padrao_medico_criapadrao15.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1308/projeto_031_-_criacargos_ag_comb_endemias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1309/projeto_032_-_alt_ativ_func_fiscal_tribut_fiscal_obras.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1310/projeto_033_-_adocao_praca.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1311/projeto_034_-_alt.art._5o_da_lei_2377_2018_cdl.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1312/projeto_035_-_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1313/projeto_036_-_radioaraucaria.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1323/projeto_037__lo_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1324/projeto_038__permutaprofessores.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1325/projeto_039_-permissao_uso_bens_consepro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1326/projeto_040_-_alttit_iv_-rjunicoserv.reg_disciplinar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1327/projeto_041_-_doacao_pneus_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1328/projeto_042_-_fund_araucaria_subvencao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1329/projeto_043_-_ced_imovel_spanholibarros.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1330/projeto_044_-_oper_cred_badesul.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1438/comprovante_01_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1440/mocao__03_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1441/mocao__04_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1304/projeto_027_-_fconsmunalimescolar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1305/projeto_028_-_declara_feriadosmunicipio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1307/projeto_030_-_alt_padrao_medico_criapadrao15.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1308/projeto_031_-_criacargos_ag_comb_endemias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1309/projeto_032_-_alt_ativ_func_fiscal_tribut_fiscal_obras.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1310/projeto_033_-_adocao_praca.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1311/projeto_034_-_alt.art._5o_da_lei_2377_2018_cdl.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1312/projeto_035_-_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1313/projeto_036_-_radioaraucaria.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1323/projeto_037__lo_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1324/projeto_038__permutaprofessores.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1325/projeto_039_-permissao_uso_bens_consepro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1326/projeto_040_-_alttit_iv_-rjunicoserv.reg_disciplinar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1327/projeto_041_-_doacao_pneus_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1328/projeto_042_-_fund_araucaria_subvencao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1329/projeto_043_-_ced_imovel_spanholibarros.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2018/1330/projeto_044_-_oper_cred_badesul.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/./sapl/public/materialegislativa/2018/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H165"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="150.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>