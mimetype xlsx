--- v0 (2025-10-05)
+++ v1 (2026-05-06)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Amarildo Baldissera - Nini</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Para que a secretaria de obras faça o cascalhamento na estrada que dá acesso a propriedade do Senhor Sandro Guero na Linha São Paulo, e se o município não tiver condições de fazer que autorize o município de Cacique Doble, que estão dispostos a fazer esse trabalho.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Para que a secretaria competente faça serviço de patrolamento e cascalhamento na rua do Bairro Petrópolis e passe o rolo, porque esta rua está em má condições de tráfego.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>José Antunes - Zé Antunes</t>
   </si>
   <si>
     <t>Para que seja colocado uma lâmpada no final da rua Florentina Lottici no Bairro Operário, bem como, limpado os entulhos nas ruas desse bairro.</t>
   </si>
@@ -387,51 +387,51 @@
   <si>
     <t>Para que a Administração Municipal respeite a Lei dos 5 à 20 por cento de vagas portadoras de necessidades especiais no Concurso Público.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Para que a Administração Municipal exija da RGE para que seja colocado nos banheiros com chuveiro das pessoas carentes placa solar conforme determina a Lei.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Edoete Vanz - Edo, Amarildo Baldissera - Nini, Antonio Mazutti - Toninho, Helio Carniel, Jairo Ribeiro, José Antunes - Zé Antunes, Marta Baggio, Milton Pasinato, Orli Costa</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1439/mocao_001_2019.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1439/mocao_001_2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO SENHOR EDUARDO LEITE E SECRETARIO DE LOGÍSTICA E TRANSPORTE SENHOR JOVIR COSTELLA</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>Para que a Secretaria de Obras arrume a estrada que dá acesso a residência do Senhor Mário Rodrigues no distrito de São Pedro do Irachim, não chega mais veículo nesse local em dias de chuva. Também arrumar o bueiro ali localizado.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>Para que o Poder Executivo tome providência no sentido de parar urgentemente a obra que está sendo executada no centro da cidade, pois o comércio está totalmente contra. O Prefeito tinha que ter feito reunião com os comerciantes para depois iniciar essa obra.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
@@ -498,432 +498,432 @@
   <si>
     <t>Para que seja feito serviço de patrolamento para o Senhor Névio Tartari na Linha Pasinato.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>8002</t>
   </si>
   <si>
     <t>Para que a Administração Municipal tome providências no sentido de melhorar a iluminação pública na Avenida Marechal Floriano, em frente a Funerária São Cristóvão.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Antonio Bianchin - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1398/projeto_001_-_contr_emerg_prof_atend_creche.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1398/projeto_001_-_contr_emerg_prof_atend_creche.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1399/projeto_002_-_adotadoeletronico.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1399/projeto_002_-_adotadoeletronico.pdf</t>
   </si>
   <si>
     <t>ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DO RIO GRANDE DO SUL, INSTITUÍDO E ADMINISTRADO PELA FAMURS, COMO VEÍCULO OFICIAL DE PUBLICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1400/projeto_003-_alt_lei_2179_2013.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1400/projeto_003-_alt_lei_2179_2013.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2179/2013, QUE CRIA GRATIFICAÇÃO DE NATUREZA ESPECIAL PARA MOTORISTAS QUE EXERCEM FUNÇÕES NO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1401/projeto_004_-_todosserv_revgeral_aumsal19.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1401/projeto_004_-_todosserv_revgeral_aumsal19.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E REAJUSTE SALARIAL A TOSO OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1402/projeto_005_-_refis_2019.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1402/projeto_005_-_refis_2019.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL E AUTORIZA REMISSÃO DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1403/projeto_006_-_alt_lei_2258_2015_vale_refeicao.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1403/projeto_006_-_alt_lei_2258_2015_vale_refeicao.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2258/2015, QUE INSTITUI PROGRAMA VALE-REFEIÇÃO.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1404/projeto_007_-_cdl_campanha_2019.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1404/projeto_007_-_cdl_campanha_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTAS - CDL, PARA O DESENVOLVIMENTO DA CAMPANHA "PREMIAÇÃO DE OURO 2019", VISANDO AUMENTO DA ARRECADAÇÃO DO MUNICÍPIO, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1405/projeto_008_-_repasse_bom_voluntarios.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1405/projeto_008_-_repasse_bom_voluntarios.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO REPASSAR RECURSOS FINANCEIROS ASSOCIAÇÃO CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1406/projeto_009_-doacaoareaprol_avant_fincoeav_1.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1406/projeto_009_-doacaoareaprol_avant_fincoeav_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL RECEBER EM DOAÇÃO IMÓVEL URBANO SEM ENCARGOS.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1407/projeto_010_-_contr_emerg_prof_psicologo.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1407/projeto_010_-_contr_emerg_prof_psicologo.pdf</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1408/projeto_011_-__camp_aum_arrec_2019_.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1408/projeto_011_-__camp_aum_arrec_2019_.pdf</t>
   </si>
   <si>
     <t>INSTITUI CAMPANHA VISANDO AUMENTO DE ARRECADAÇÃO DO MUNICÍPIO PARA O ANO DE 2019, VALORIZAÇÃO DO COMÉRCIO, INDÚSTRIA E SERVIÇOS LOCAIS, AUTORIZANDO A AQUISIÇÃO E DISTRIBUIÇÃO DE PREMIAÇÃO.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1409/projeto_012_-_criacargo_aud_fis_tribut.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1409/projeto_012_-_criacargo_aud_fis_tribut.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE AUDITOR TRIBUTÁRIO E EXTINGUE VAGA DE FISCAL TRIBUTÁRIO.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1410/projeto_013-_delimita_zeis_lote_resid_popular.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1410/projeto_013-_delimita_zeis_lote_resid_popular.pdf</t>
   </si>
   <si>
     <t>DECLARA E DELIMITA ÁREA DE TERRAS URBANA COMO ZONA ESPECIAL DE INTERESSE SOCIAL - ZEIS.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1411/projeto_014-_alt_lei_1684_2003.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1411/projeto_014-_alt_lei_1684_2003.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1684/2003 DE 22.10.2003.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1412/projeto_015_-_politica_comdica.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1412/projeto_015_-_politica_comdica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E ADOLESCENTE, O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O SISTEMA MUNICIPAL DE ATENDIMENTO SOCIOEDUCATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1413/projeto_016_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1413/projeto_016_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO TUTELAR DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1414/projeto_017_-_alt_lei_1684_2003_diretrizesurbanas.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1414/projeto_017_-_alt_lei_1684_2003_diretrizesurbanas.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL 1684/2003, DE 22.10.2003.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1442/projeto_018_-_ced_servidor_bombeiros.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1442/projeto_018_-_ced_servidor_bombeiros.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO CEDER SERVIDOR PÚBLICO MUNICIPAL À ASSOCIAÇÃO CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1443/projeto_019_-_expoouro.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1443/projeto_019_-_expoouro.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS À CÂMARA DE DIRIGENTES LOJISTAS - CDL, PARA A REALIZAÇÃO DA IX EXPOOURO E AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>AUTORIZA O  MUNICÍPIO DE SÃO JOSÉ DO OURO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS ABANDONADOS OU ESTACIONADOS EM SITUAÇÃO QUE CARACTERIZE SEU ABANDONO EM VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1446/projeto_022_-_grat_mot_oficial_gabinete.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1446/projeto_022_-_grat_mot_oficial_gabinete.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO PARA FUNÇÃO DE MOTORISTA OFICIAL.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1447/projeto_023_-_cria_corte_soberana_municipio.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1447/projeto_023_-_cria_corte_soberana_municipio.pdf</t>
   </si>
   <si>
     <t>CRIA CORTE DE SOBERANAS DO MUNICÍPIO DE SÃO JOSÉ DO OURO E DISPÕE SOBRE A CONCESSÃO DE RESSARCIMENTO DE DESPESAS PARA DESLOCAMENTOS EM REPRESENTAÇÕES DO  MUNICÍPIO.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1448/projeto_024_-_aut_desafetacao_imovel.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1448/projeto_024_-_aut_desafetacao_imovel.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO DE ÁREA PÚBLICO.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1449/projeto_025_-_ced_imovel_ouro_tur.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1449/projeto_025_-_ced_imovel_ouro_tur.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR PERMISSÃO DE USO DE BEM IMÓVEL PÚBLICO.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>CRIA O DIÁRIO OFICIAL ELETRÔNICO DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1488/projeto_027_-_diarias_prefeitoevice.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1488/projeto_027_-_diarias_prefeitoevice.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE CONCESSÃO DE DIÁRIAS AO PREFEITO E VICE-PREFEITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE CONCESSÃO DE DIÁRIAS AOS SERVIDORES E DEMAIS COLABORADORES NO ÂMBITO DO PODER EXECUTIVO DO MUNICÍPIO DE SÃO JOSÉ DO OURO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1490/projeto_030-_alt_lei_2372_magisterio.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1490/projeto_030-_alt_lei_2372_magisterio.pdf</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1491/projeto_030-_alt_lei_2372_magisterio.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1491/projeto_030-_alt_lei_2372_magisterio.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2372/2017, QUE ESTABELECE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE SÃO JOSÉ DO OURO, INSTITUI O RESPECTIVO QUADRO DE CARGOS E FUNÇÕES.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1492/projeto_031_-_contr_emerg_prof_outros.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1492/projeto_031_-_contr_emerg_prof_outros.pdf</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1493/projeto_032_-_gratif_mot_saude.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1493/projeto_032_-_gratif_mot_saude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE GRATIFICAÇÃO PARA MOTORISTA LOTADO NA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>AMPLIA E DELIMITA O PERÍMETRO URBANO DA CIDADE DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1495/projeto_034_-_retif_lei_2461_contr_emerg_prof_outros.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1495/projeto_034_-_retif_lei_2461_contr_emerg_prof_outros.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2461/2019.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1496/projeto_035_-_ldo_2020.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1496/projeto_035_-_ldo_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE S DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1497/projeto_036_-conv_municipio_daer.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1497/projeto_036_-conv_municipio_daer.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O MUNICÍPIO A FIRMAR TERMO DE COOPERAÇÃO COM O DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM DAER/RS.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1498/projeto_037_-_aux_trans_univers__melhoridade.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1498/projeto_037_-_aux_trans_univers__melhoridade.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL REALIZAR DESPESAS PARA TRANSPORTE DE PESSOAS QUE FREQUENTAM A UNIVERSIDADE DA MELHOR IDADE (UNITI) NA UNOESC.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1415/projeto_de_lei_001_2019_-_programa_educacional.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1415/projeto_de_lei_001_2019_-_programa_educacional.pdf</t>
   </si>
   <si>
     <t>PROGRAMA EDUCACIONAL DE AUDIÇÃO E VISÃO.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>Hélio Carniel, Jairo Ribeiro e Marta Clari S. Bagio</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1416/projeto_de_lei_002_2019_-_reajuste_servidores.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1416/projeto_de_lei_002_2019_-_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES D PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1417/projeto_de_lei_003_2019_-_revisao_geral_agentes.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1417/projeto_de_lei_003_2019_-_revisao_geral_agentes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, PRESIDENTE DA CÂMARA E VEREADORES DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1418/projeto_de_lei_004_2019_-_vale_alimetacao.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1418/projeto_de_lei_004_2019_-_vale_alimetacao.pdf</t>
   </si>
   <si>
     <t>REAJUSTE VALE-REFEIÇÃO SERVIDORES DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>Amarildo Baldissera - Nini, Antonio Mazutti - Toninho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1419/projeto_de_lei_005_2019_-_logradouro_publico_ru_A4PMxpX.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1419/projeto_de_lei_005_2019_-_logradouro_publico_ru_A4PMxpX.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO "RUA LÚCIO SCHNEIDER".</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1450/projeto_de_lei_006_2019_-_controle_populacional_xAdnlOD.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1450/projeto_de_lei_006_2019_-_controle_populacional_xAdnlOD.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO DE CONTROLE POPULACIONAL DE CÃES E GATOS NO MUNICÍPIO DE SÃO JOSÉ DO OURO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1451/projeto_de_lei_007_2019_-_cria_ouvidoria_mesa_diretora.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1451/projeto_de_lei_007_2019_-_cria_ouvidoria_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CRIA OUVIDORIA-GERAL DA CÂMARA DE SÃO JOSÉ DO OURO/RS E DISPÕE SOBRE SUAS ATRIBUIÇÕES E ESTRUTURA ADMINISTRATIVA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1230,67 +1230,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1439/mocao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1398/projeto_001_-_contr_emerg_prof_atend_creche.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1399/projeto_002_-_adotadoeletronico.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1400/projeto_003-_alt_lei_2179_2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1401/projeto_004_-_todosserv_revgeral_aumsal19.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1402/projeto_005_-_refis_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1403/projeto_006_-_alt_lei_2258_2015_vale_refeicao.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1404/projeto_007_-_cdl_campanha_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1405/projeto_008_-_repasse_bom_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1406/projeto_009_-doacaoareaprol_avant_fincoeav_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1407/projeto_010_-_contr_emerg_prof_psicologo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1408/projeto_011_-__camp_aum_arrec_2019_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1409/projeto_012_-_criacargo_aud_fis_tribut.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1410/projeto_013-_delimita_zeis_lote_resid_popular.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1411/projeto_014-_alt_lei_1684_2003.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1412/projeto_015_-_politica_comdica.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1413/projeto_016_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1414/projeto_017_-_alt_lei_1684_2003_diretrizesurbanas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1442/projeto_018_-_ced_servidor_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1443/projeto_019_-_expoouro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1446/projeto_022_-_grat_mot_oficial_gabinete.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1447/projeto_023_-_cria_corte_soberana_municipio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1448/projeto_024_-_aut_desafetacao_imovel.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1449/projeto_025_-_ced_imovel_ouro_tur.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1488/projeto_027_-_diarias_prefeitoevice.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1490/projeto_030-_alt_lei_2372_magisterio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1491/projeto_030-_alt_lei_2372_magisterio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1492/projeto_031_-_contr_emerg_prof_outros.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1493/projeto_032_-_gratif_mot_saude.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1495/projeto_034_-_retif_lei_2461_contr_emerg_prof_outros.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1496/projeto_035_-_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1497/projeto_036_-conv_municipio_daer.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1498/projeto_037_-_aux_trans_univers__melhoridade.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1415/projeto_de_lei_001_2019_-_programa_educacional.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1416/projeto_de_lei_002_2019_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1417/projeto_de_lei_003_2019_-_revisao_geral_agentes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1418/projeto_de_lei_004_2019_-_vale_alimetacao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1419/projeto_de_lei_005_2019_-_logradouro_publico_ru_A4PMxpX.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1450/projeto_de_lei_006_2019_-_controle_populacional_xAdnlOD.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1451/projeto_de_lei_007_2019_-_cria_ouvidoria_mesa_diretora.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1439/mocao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1398/projeto_001_-_contr_emerg_prof_atend_creche.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1399/projeto_002_-_adotadoeletronico.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1400/projeto_003-_alt_lei_2179_2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1401/projeto_004_-_todosserv_revgeral_aumsal19.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1402/projeto_005_-_refis_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1403/projeto_006_-_alt_lei_2258_2015_vale_refeicao.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1404/projeto_007_-_cdl_campanha_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1405/projeto_008_-_repasse_bom_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1406/projeto_009_-doacaoareaprol_avant_fincoeav_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1407/projeto_010_-_contr_emerg_prof_psicologo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1408/projeto_011_-__camp_aum_arrec_2019_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1409/projeto_012_-_criacargo_aud_fis_tribut.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1410/projeto_013-_delimita_zeis_lote_resid_popular.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1411/projeto_014-_alt_lei_1684_2003.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1412/projeto_015_-_politica_comdica.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1413/projeto_016_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1414/projeto_017_-_alt_lei_1684_2003_diretrizesurbanas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1442/projeto_018_-_ced_servidor_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1443/projeto_019_-_expoouro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1446/projeto_022_-_grat_mot_oficial_gabinete.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1447/projeto_023_-_cria_corte_soberana_municipio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1448/projeto_024_-_aut_desafetacao_imovel.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1449/projeto_025_-_ced_imovel_ouro_tur.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1488/projeto_027_-_diarias_prefeitoevice.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1490/projeto_030-_alt_lei_2372_magisterio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1491/projeto_030-_alt_lei_2372_magisterio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1492/projeto_031_-_contr_emerg_prof_outros.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1493/projeto_032_-_gratif_mot_saude.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1495/projeto_034_-_retif_lei_2461_contr_emerg_prof_outros.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1496/projeto_035_-_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1497/projeto_036_-conv_municipio_daer.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1498/projeto_037_-_aux_trans_univers__melhoridade.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1415/projeto_de_lei_001_2019_-_programa_educacional.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1416/projeto_de_lei_002_2019_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1417/projeto_de_lei_003_2019_-_revisao_geral_agentes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1418/projeto_de_lei_004_2019_-_vale_alimetacao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1419/projeto_de_lei_005_2019_-_logradouro_publico_ru_A4PMxpX.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1450/projeto_de_lei_006_2019_-_controle_populacional_xAdnlOD.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2019/1451/projeto_de_lei_007_2019_-_cria_ouvidoria_mesa_diretora.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="150.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>