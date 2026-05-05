--- v0 (2025-10-06)
+++ v1 (2026-05-05)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Neivo Chaves - Neivinho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Para que seja feito um bueiro no acesso as propriedades do Senhor Erico Perineto, Décio Perineto e Família Souza saindo da RS 343 na Comunidade do Rosário.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Para que seja feito um bueiro na entrada da Fazenda Fivela na Comunidade do Tanque.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Paulo Roberto Matos - Betinho</t>
   </si>
   <si>
     <t>Para que sejam feitas melhorias na iluminação pública na Rua Orlando Belardin, Bairro Operário.</t>
   </si>
@@ -225,60 +225,60 @@
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, juntamente a secretaria de Urbanismo, para que seja feito um redutor de velocidade na Rua João Pasinato com a Rua José Guisolfi que desce em frente ao Colégio.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Ademir, Claidecir, Jorge, Lauro, Luiz, Neivo, Paulo, Sinara, Wilson</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1538/mocao_01_2021_-_apoio_reposicao_salarial_servidores_de_educacao_rs.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1538/mocao_01_2021_-_apoio_reposicao_salarial_servidores_de_educacao_rs.pdf</t>
   </si>
   <si>
     <t>Moção de apoio à reposição das perdas salariais dos trabalhadores e trabalhadoras da Rede Estadual de Educação.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1550/mocao_02_2021_-_apoio_aos_agricultores.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1550/mocao_02_2021_-_apoio_aos_agricultores.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio aos Agricultores.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>LUIZ PRESCENDO - Piter</t>
   </si>
   <si>
     <t>Para que seja feito uma rede de esgoto na Rua Modesto Biscaro próximo as Esquadrias Ouro, as fossas estão cheia devido que são antigas, essa rede irá beneficiar em torno de 10 famílias.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>Para que o Poder Executivo juntamente com o Departamento de Trânsito faça a sinalização do Beco que dá acesso a garagem da RGE, para que seja permitido estacionamento apenas em um dos lados da rua.</t>
   </si>
@@ -330,876 +330,876 @@
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>Para que o Poder Executivo e o órgão competente providenciem a colocação de placas de sinalização em frente a empresa Ouro Negro proibindo o estacionamento ou limitando a vinte minutos, ali circula os caminhões rodotrem nove eixos precisam de espaço para manobrar em frente o TRR e a empresa Plante Bem.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>Solicito a Secretaria de Urbanismo, juntamente ao Poder Executivo, que no momento oportuno se faça a limpeza da boca de lobo existente na Rua Zelindo Vanz - Beco da Sialsa.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Antonio Bianchin - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1499/projeto_001_-_repasse_bom_voluntarios.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1499/projeto_001_-_repasse_bom_voluntarios.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO REPASSAR RECURSOS FINANCEIROS À ASSOCIAÇÃO CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1500/projeto_002_-_alt_lei_2418_-_permissao_uso_bens_consepro.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1500/projeto_002_-_alt_lei_2418_-_permissao_uso_bens_consepro.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2418/20218.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1501/projeto_003_-_lei_refis_2021.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1501/projeto_003_-_lei_refis_2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE RECUPERAÇÃO FISCAL E AUTORIZA A REMISSÃO DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1504/projeto_004_-_alt_lei_2358_2017_sim.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1504/projeto_004_-_alt_lei_2358_2017_sim.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL Nº 2358/2017.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1503/projeto_005_-_altera_urm-_excep__exerc_2021.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1503/projeto_005_-_altera_urm-_excep__exerc_2021.pdf</t>
   </si>
   <si>
     <t>ALTERA, EM CARÁTER EXCEPCIONAL, O ÍNDICE PARA A ATUALIZAÇÃO DA UNIDADE DA REFERÊNCIA MUNICIPAL - URM E DA PLANTA DE VALORES.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1505/projeto_006_-_radioaraucaria.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1505/projeto_006_-_radioaraucaria.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PATROCINAR COMO FORMA DE APOIO CULTURAL, OS PROGRAMAS PRODUZIDOS PELA ASSOCIAÇÃO ARAUCÁRIA DE COMUNICAÇÃO - RÁDIO ARAUCÁRIA FM - NOS TERMOS QUE ESTABELECE.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1506/projeto_007_-_contr_emerg_prof_outros.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1506/projeto_007_-_contr_emerg_prof_outros.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1507/projeto_008_-_altera_a_lei_1058_93.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1507/projeto_008_-_altera_a_lei_1058_93.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DOS DISPOSITIVOS QUE ENUMERA A LEI MUNICIPAL Nº 1058 DE 30 DE DEZEMBRO DE 1993, BEM COMO ACRESCENTA OS DISPOSITIVOS MENCIONADOS.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1508/projeto_009_-_ced_imovel_jociano.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1508/projeto_009_-_ced_imovel_jociano.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR PERMISSÃO DE USO DE BEM IMÓVEL PÚBLICO.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1509/projeto_010_-_ced_imovel_carlos_bombarda.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1509/projeto_010_-_ced_imovel_carlos_bombarda.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR PERMISSÃO DE USO DE BEM IMÓVEL.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1510/projeto_011_-_contr_emerg_atend_creche_serv_.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1510/projeto_011_-_contr_emerg_atend_creche_serv_.pdf</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>Valentim Gelain - Vice-prefeito</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1512/projeto_012_-_fund_araucaria_subvencao.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1512/projeto_012_-_fund_araucaria_subvencao.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2423/20218, QUE AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO REPASSAR VALORES A TÍTULO DE SUBVENÇÃO SOCIAL PARA FUNDAÇÃO ARAUCÁRIA - MANTENEDORA DO HOSPITAL SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1513/projeto_013_-_ced_imovel_paulo.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1513/projeto_013_-_ced_imovel_paulo.pdf</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_014_-_permutserv._serventes.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_014_-_permutserv._serventes.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL PERMUTAR SERVIDORES MUNICIPAIS, MEDIANTE ATO RESPECTIVO.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_015_-_aut__comodato_sindicatorural.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_015_-_aut__comodato_sindicatorural.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE COMODATO COM O SINDICATO RURAL DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_016_-_inst_regl_auxilios_saude.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_016_-_inst_regl_auxilios_saude.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA O PROGRAMA DE AUXÍLIO DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_017-_apoiocult_maosdeouro.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_017-_apoiocult_maosdeouro.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PATROCINAR A MÃOS DE OURO ASSOCIAÇÃO ARTESANAL, NOS TERMOS QUE ESTABELECE.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1518/projeto_018_-_morar_melhor.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1518/projeto_018_-_morar_melhor.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA "MORAR MELHOR" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_019_-_repasseassociacaouniversitarios.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_019_-_repasseassociacaouniversitarios.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO, REPASSAR RECURSOS FINANCEIROS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL - OSC - VISANDO EXECUÇÃO DO TRANSPORTE ESCOLAR UNIVERSITÁRIO DE 2021.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1520/projeto_020_-_fundeb.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1520/projeto_020_-_fundeb.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E DE CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - FUNDEB DE QUE TRATA A LEI FEDERAL Nº 14113, DE 25 DE DEZEMBRO DE 2020, REVOGA A LEI MUNICIPAL Nº 1874/2007 E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1521/projeto_021_-_subv_hosp_saojose_covid_19.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1521/projeto_021_-_subv_hosp_saojose_covid_19.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO A REALIZAR DESPESAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1522/projeto_022_-_compra_de_vacinas_famurs.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1522/projeto_022_-_compra_de_vacinas_famurs.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DE VACINAS PARA ENFRENTAMENTO DA PANDEMIA COVID-19.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1523/projeto_023_-_caixa_finisa__operacao_credito.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1523/projeto_023_-_caixa_finisa__operacao_credito.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OUROA CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1524/projeto_024_-_antecip_area_instit_gentilliral.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1524/projeto_024_-_antecip_area_instit_gentilliral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL RECEBER EM DOAÇÃO IMÓVEIS URBANOS SEM ENCARGOS, CONCEDENDO VIABILIDADE URBANÍSTICA AO DOADOR.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1525/projeto_025_-_estagio_nao_remunerado.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1525/projeto_025_-_estagio_nao_remunerado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ESTÁGIO NÃO REMUNERADO NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1526/projeto_026_-_alt__lei_2399_2018_comissoes_sind_pad_esp.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1526/projeto_026_-_alt__lei_2399_2018_comissoes_sind_pad_esp.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2399/2018.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1527/projeto_027_-_cria_depto_habit_e_alt_const_conselho.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1527/projeto_027_-_cria_depto_habit_e_alt_const_conselho.pdf</t>
   </si>
   <si>
     <t>CRIA O DEPARTAMENTO DE HABITAÇÃO E ALTERA A LEI MUNICIPAL Nº 1456/2000, QUE TRATA SOBRE A CONSTITUIÇÃO DO CONSELHO MUNICIPAL DE HABITAÇÃO.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1528/projeto_028_-_alt_lei_2358_2017_sim.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1528/projeto_028_-_alt_lei_2358_2017_sim.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2358/2017.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1529/projeto_029_-_contr_emerg_-assist_social.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1529/projeto_029_-_contr_emerg_-assist_social.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO FORMALIZAR CONTRATAÇÃO EMERGENCIAL.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1531/projeto_030_-_prorroga_refis.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1531/projeto_030_-_prorroga_refis.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DE OPÇÃO AO REFIS, ESTABELECIDO PELA LEI Nº 2528/2021.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1532/projeto_031_-_alt_lei_1601_2002_art_69_consig_folha_pagto.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1532/projeto_031_-_alt_lei_1601_2002_art_69_consig_folha_pagto.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 69 DA LEI Nº 1601 DE 30/07/2002.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1533/projeto_032_-_contratacao_emerg_de_psicologo.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1533/projeto_032_-_contratacao_emerg_de_psicologo.pdf</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1534/projeto_033_-_aut_abert_cred_esp_constr_gavetas_cemmunicipal.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1534/projeto_033_-_aut_abert_cred_esp_constr_gavetas_cemmunicipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL EFETUAR A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1535/projeto_034_-_alt__lei_2447_2019_ced_serv_bomb_volunt.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1535/projeto_034_-_alt__lei_2447_2019_ced_serv_bomb_volunt.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2447/2019.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1536/projeto_035_-_contratacao_emerg_tec_enferm.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1536/projeto_035_-_contratacao_emerg_tec_enferm.pdf</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1537/projeto_036_-_aut_abert_cred_esp_casa_acolhim.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1537/projeto_036_-_aut_abert_cred_esp_casa_acolhim.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A ABRIR CRÉDITO ADICIONAL ESPECIAL POR REDUÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_037_-_cdl_campanha_2021.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_037_-_cdl_campanha_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTAS - CDL, PARA O DESENVOLVIMENTO DA CAMPANHA "PREMIAÇÃO DE OURO 2021", VISANDO O AUMENTO DA ARRECADAÇÃO DO MUNICÍPIO DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1540/projeto_038_-_contr_emerg_prof_.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1540/projeto_038_-_contr_emerg_prof_.pdf</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1541/projeto_039_-_alt_lei_1601.2002_-_conc_lic_falec_sogro_sogra._.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1541/projeto_039_-_alt_lei_1601.2002_-_conc_lic_falec_sogro_sogra._.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1601/2002.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1542/projeto_040-_contratacao_emerg_serventes.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1542/projeto_040-_contratacao_emerg_serventes.pdf</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1543/projeto_041_-_olericultores.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1543/projeto_041_-_olericultores.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE INCENTIVO AOS OLERICULTORES PARTICIPANTES DA FEIRA DO PRODUTOR DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_042_-_inst_camp_munic_laco_-_retirado.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_042_-_inst_camp_munic_laco_-_retirado.pdf</t>
   </si>
   <si>
     <t>INSTITUIR CAMPEONATO MUNICIAPAL DE TIRO DE LAÇO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1545/projeto_043_-_cascalhamentos_inc_set_agrop_com_serv_ind.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1545/projeto_043_-_cascalhamentos_inc_set_agrop_com_serv_ind.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL CRIAR INCENTIVO AO SETOR AGROPECUÁRIO, COMERCIAL, DE SERVIÇOS E INDUSTRIAL.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1546/projeto_044_-_inst__tiro_laco_taca_arturaribeiro.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1546/projeto_044_-_inst__tiro_laco_taca_arturaribeiro.pdf</t>
   </si>
   <si>
     <t>INSTITUI "TIRO DE LAÇO - TAÇA ARTUR AMARANTE RIBEIRO".</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1547/projeto_045_-_iluminacao_publica_comaja_-_led.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1547/projeto_045_-_iluminacao_publica_comaja_-_led.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR EQUIPAMENTOS PARA MELHORIA DO PARQUE DE ILUMINAÇÃO DO MUNICÍPIO COM PAGAMENTO PARCELADO, BEM COMO AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1548/projeto_046_-_bomb_volunt_veiculo_ipu_1954.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1548/projeto_046_-_bomb_volunt_veiculo_ipu_1954.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL EFETUAR PERMISSÃO DE USO DE BEM PÚBLICO PARA A ASSOCIAÇÃO CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO JOSÉ DO OURO, BEM COMO REALIZAR DESPESAS.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1551/projeto_047_-_alt.__1o_da_lei_2401_2018.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1551/projeto_047_-_alt.__1o_da_lei_2401_2018.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2401/2021.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1552/projeto_048_-_ppa_2022_a_2025.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1552/projeto_048_-_ppa_2022_a_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO PARA OS EXERCÍCIOS DE 2022 A 2025.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1553/projeto_049_-_ldo_2022.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1553/projeto_049_-_ldo_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1554/projeto_050_-_alt_lei_estagiarios1806_2005_2290_2384.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1554/projeto_050_-_alt_lei_estagiarios1806_2005_2290_2384.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS Nº 1806/2005, 2290/2016 E 2384/2018, QUE DISPÕEM SOBRE O ESTÁGIO DE ESTUDANTES EM ÓRGÃOS DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1555/projeto_051_-_assoudef_perm_uso_bicicleta.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1555/projeto_051_-_assoudef_perm_uso_bicicleta.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR PERMISSÃO DE USO DE BEM PÚBLICO.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_052_-_ced_uso_sala_unocampos_antigoforum.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_052_-_ced_uso_sala_unocampos_antigoforum.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR CESSÃO DE USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1557/projeto_053_-_cessao_uso_sala_antigoforum.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1557/projeto_053_-_cessao_uso_sala_antigoforum.pdf</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1558/projeto_054_-_repasseaux_universitarios.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1558/projeto_054_-_repasseaux_universitarios.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO REPASSAR AUXÍLIO PARA O TRANSPORTE ESCOLAR DE ESTUDANTES UNIVERSITÁRIOS.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1559/projeto_055_-_lei_remume.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1559/projeto_055_-_lei_remume.pdf</t>
   </si>
   <si>
     <t>"INSTITUI, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE SÃO JOSÉ DO OURO, A COMISSÃO MUNICIPAL DE FARMACOLOGIA, DIAGNÓSTICO E TERAPÊUTICA E A REMUME - RELAÇÃO MUNICIPAL DE MEDICAMENTOS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1560/projeto_056-_alt._licenca_maternidade_-_regime_juridico.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1560/projeto_056-_alt._licenca_maternidade_-_regime_juridico.pdf</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1561/projeto_057_-_perm_uso_bens__veic_ihe_6789oximetro_valvul_bom_volunt.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1561/projeto_057_-_perm_uso_bens__veic_ihe_6789oximetro_valvul_bom_volunt.pdf</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1562/projeto_058_-_alt_lei_2541.2021_-_auxilio_saude.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1562/projeto_058_-_alt_lei_2541.2021_-_auxilio_saude.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2541/2021.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1563/projeto_059-_aut_abert_cred_adic_esp_maos_de_ouro.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1563/projeto_059-_aut_abert_cred_adic_esp_maos_de_ouro.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O  MUNICÍPIO A ABRIR CRÉDITO ADICIONAL ESPECIAL POR REDUÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_060_-_adesaonegocia-rs.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_060_-_adesaonegocia-rs.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO A ADERIR AO PROGRAMA NEGOCIA RS, INSTITUÍDO PELO ESTADO DO RIO GRANDE DO SUL, ATRAVÉS DA LEI Nº 15.448/2020, REGULAMENTADA PELO DECRET0 Nº 55307/2020, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1566/projeto_061_-_aut_contr_emerg_motoristas.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1566/projeto_061_-_aut_contr_emerg_motoristas.pdf</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1567/projeto_062_-_pror_vig_de_contr_emerg.adct.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1567/projeto_062_-_pror_vig_de_contr_emerg.adct.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  A PRORROGAÇÃO DE CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, DE SERVIDORA GESTANTE.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1572/projeto_063_-_pror_vig_de_contr_emerg.adct_tamara.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1572/projeto_063_-_pror_vig_de_contr_emerg.adct_tamara.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DE CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, DE SERVIDORA GESTANTE.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1573/projeto_064_-_alt__anexo_iii_lei_1058_93_taxa_lixo.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1573/projeto_064_-_alt__anexo_iii_lei_1058_93_taxa_lixo.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III, DA LEI MUNICIPAL Nº 1058/1993, DE 30/12/1993.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1574/projeto_065_-_orc_2022_-_sjouro.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1574/projeto_065_-_orc_2022_-_sjouro.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO ECONÔMICO E FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1581/projeto_066_-_contr_emerg_prof.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1581/projeto_066_-_contr_emerg_prof.pdf</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1585/projeto_067_-_oficializa_o_hino_do_municipio.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1585/projeto_067_-_oficializa_o_hino_do_municipio.pdf</t>
   </si>
   <si>
     <t>OFICIALIZA O HINO DO MUNICÍPIO DE SÃO JOSÉ DO OURO DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1586/projeto_068_-_perm_uso__bens_im_bomb_volunt_.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1586/projeto_068_-_perm_uso__bens_im_bomb_volunt_.pdf</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1587/projeto_069_-_alt_lei_1684_2003_diretrizesurbanas.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1587/projeto_069_-_alt_lei_1684_2003_diretrizesurbanas.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1684/2003, QUE INSTITUI A LEI DE DIRETRIZES URBANAS DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_070_-_alt__anexo_iii_lei_1058_93_taxa_lixo.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_070_-_alt__anexo_iii_lei_1058_93_taxa_lixo.pdf</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Wilson Rizzon, Paulo Roberto de Matos e Sinara Hoffmann do Prado</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1549/projeto_01_-_altera_lei_2038_2010_ipe.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1549/projeto_01_-_altera_lei_2038_2010_ipe.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2038/2010 DE 27/12/2010.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1564/projeto_001_2021-prop_emendalomunicipal.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1564/projeto_001_2021-prop_emendalomunicipal.pdf</t>
   </si>
   <si>
     <t>ALTERA INCISOS  DOS ARTIGOS 85 E 86 DA LEI ORGÂNICA DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>solicitar a contratação de médico-legista para o Posto Médico Legal do município de Lagoa Vermelha,</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>CON</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
     <t>Wilson Rizzon</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1575/convocacao_01_2021_-_11_03_2021.doc.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1575/convocacao_01_2021_-_11_03_2021.doc.pdf</t>
   </si>
   <si>
     <t>Convocação para Sessão Extraordinária dia 11 de março de 2021, as 19h.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>Convocação para Sessão Extraordinária dia 25 de março de 2021, às 19h.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>Convocação para Sessão Extraordinária.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1609/convocacao_04_2021_-_30_06_2021.doc.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1609/convocacao_04_2021_-_30_06_2021.doc.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1503,67 +1503,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1538/mocao_01_2021_-_apoio_reposicao_salarial_servidores_de_educacao_rs.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1550/mocao_02_2021_-_apoio_aos_agricultores.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1499/projeto_001_-_repasse_bom_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1500/projeto_002_-_alt_lei_2418_-_permissao_uso_bens_consepro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1501/projeto_003_-_lei_refis_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1504/projeto_004_-_alt_lei_2358_2017_sim.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1503/projeto_005_-_altera_urm-_excep__exerc_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1505/projeto_006_-_radioaraucaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1506/projeto_007_-_contr_emerg_prof_outros.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1507/projeto_008_-_altera_a_lei_1058_93.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1508/projeto_009_-_ced_imovel_jociano.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1509/projeto_010_-_ced_imovel_carlos_bombarda.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1510/projeto_011_-_contr_emerg_atend_creche_serv_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1512/projeto_012_-_fund_araucaria_subvencao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1513/projeto_013_-_ced_imovel_paulo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_014_-_permutserv._serventes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_015_-_aut__comodato_sindicatorural.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_016_-_inst_regl_auxilios_saude.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_017-_apoiocult_maosdeouro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1518/projeto_018_-_morar_melhor.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_019_-_repasseassociacaouniversitarios.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1520/projeto_020_-_fundeb.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1521/projeto_021_-_subv_hosp_saojose_covid_19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1522/projeto_022_-_compra_de_vacinas_famurs.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1523/projeto_023_-_caixa_finisa__operacao_credito.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1524/projeto_024_-_antecip_area_instit_gentilliral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1525/projeto_025_-_estagio_nao_remunerado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1526/projeto_026_-_alt__lei_2399_2018_comissoes_sind_pad_esp.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1527/projeto_027_-_cria_depto_habit_e_alt_const_conselho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1528/projeto_028_-_alt_lei_2358_2017_sim.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1529/projeto_029_-_contr_emerg_-assist_social.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1531/projeto_030_-_prorroga_refis.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1532/projeto_031_-_alt_lei_1601_2002_art_69_consig_folha_pagto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1533/projeto_032_-_contratacao_emerg_de_psicologo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1534/projeto_033_-_aut_abert_cred_esp_constr_gavetas_cemmunicipal.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1535/projeto_034_-_alt__lei_2447_2019_ced_serv_bomb_volunt.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1536/projeto_035_-_contratacao_emerg_tec_enferm.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1537/projeto_036_-_aut_abert_cred_esp_casa_acolhim.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_037_-_cdl_campanha_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1540/projeto_038_-_contr_emerg_prof_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1541/projeto_039_-_alt_lei_1601.2002_-_conc_lic_falec_sogro_sogra._.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1542/projeto_040-_contratacao_emerg_serventes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1543/projeto_041_-_olericultores.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_042_-_inst_camp_munic_laco_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1545/projeto_043_-_cascalhamentos_inc_set_agrop_com_serv_ind.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1546/projeto_044_-_inst__tiro_laco_taca_arturaribeiro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1547/projeto_045_-_iluminacao_publica_comaja_-_led.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1548/projeto_046_-_bomb_volunt_veiculo_ipu_1954.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1551/projeto_047_-_alt.__1o_da_lei_2401_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1552/projeto_048_-_ppa_2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1553/projeto_049_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1554/projeto_050_-_alt_lei_estagiarios1806_2005_2290_2384.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1555/projeto_051_-_assoudef_perm_uso_bicicleta.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_052_-_ced_uso_sala_unocampos_antigoforum.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1557/projeto_053_-_cessao_uso_sala_antigoforum.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1558/projeto_054_-_repasseaux_universitarios.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1559/projeto_055_-_lei_remume.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1560/projeto_056-_alt._licenca_maternidade_-_regime_juridico.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1561/projeto_057_-_perm_uso_bens__veic_ihe_6789oximetro_valvul_bom_volunt.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1562/projeto_058_-_alt_lei_2541.2021_-_auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1563/projeto_059-_aut_abert_cred_adic_esp_maos_de_ouro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_060_-_adesaonegocia-rs.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1566/projeto_061_-_aut_contr_emerg_motoristas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1567/projeto_062_-_pror_vig_de_contr_emerg.adct.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1572/projeto_063_-_pror_vig_de_contr_emerg.adct_tamara.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1573/projeto_064_-_alt__anexo_iii_lei_1058_93_taxa_lixo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1574/projeto_065_-_orc_2022_-_sjouro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1581/projeto_066_-_contr_emerg_prof.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1585/projeto_067_-_oficializa_o_hino_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1586/projeto_068_-_perm_uso__bens_im_bomb_volunt_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1587/projeto_069_-_alt_lei_1684_2003_diretrizesurbanas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_070_-_alt__anexo_iii_lei_1058_93_taxa_lixo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1549/projeto_01_-_altera_lei_2038_2010_ipe.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1564/projeto_001_2021-prop_emendalomunicipal.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1575/convocacao_01_2021_-_11_03_2021.doc.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1609/convocacao_04_2021_-_30_06_2021.doc.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1538/mocao_01_2021_-_apoio_reposicao_salarial_servidores_de_educacao_rs.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1550/mocao_02_2021_-_apoio_aos_agricultores.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1499/projeto_001_-_repasse_bom_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1500/projeto_002_-_alt_lei_2418_-_permissao_uso_bens_consepro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1501/projeto_003_-_lei_refis_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1504/projeto_004_-_alt_lei_2358_2017_sim.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1503/projeto_005_-_altera_urm-_excep__exerc_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1505/projeto_006_-_radioaraucaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1506/projeto_007_-_contr_emerg_prof_outros.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1507/projeto_008_-_altera_a_lei_1058_93.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1508/projeto_009_-_ced_imovel_jociano.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1509/projeto_010_-_ced_imovel_carlos_bombarda.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1510/projeto_011_-_contr_emerg_atend_creche_serv_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1512/projeto_012_-_fund_araucaria_subvencao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1513/projeto_013_-_ced_imovel_paulo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_014_-_permutserv._serventes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_015_-_aut__comodato_sindicatorural.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_016_-_inst_regl_auxilios_saude.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_017-_apoiocult_maosdeouro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1518/projeto_018_-_morar_melhor.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_019_-_repasseassociacaouniversitarios.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1520/projeto_020_-_fundeb.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1521/projeto_021_-_subv_hosp_saojose_covid_19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1522/projeto_022_-_compra_de_vacinas_famurs.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1523/projeto_023_-_caixa_finisa__operacao_credito.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1524/projeto_024_-_antecip_area_instit_gentilliral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1525/projeto_025_-_estagio_nao_remunerado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1526/projeto_026_-_alt__lei_2399_2018_comissoes_sind_pad_esp.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1527/projeto_027_-_cria_depto_habit_e_alt_const_conselho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1528/projeto_028_-_alt_lei_2358_2017_sim.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1529/projeto_029_-_contr_emerg_-assist_social.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1531/projeto_030_-_prorroga_refis.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1532/projeto_031_-_alt_lei_1601_2002_art_69_consig_folha_pagto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1533/projeto_032_-_contratacao_emerg_de_psicologo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1534/projeto_033_-_aut_abert_cred_esp_constr_gavetas_cemmunicipal.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1535/projeto_034_-_alt__lei_2447_2019_ced_serv_bomb_volunt.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1536/projeto_035_-_contratacao_emerg_tec_enferm.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1537/projeto_036_-_aut_abert_cred_esp_casa_acolhim.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_037_-_cdl_campanha_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1540/projeto_038_-_contr_emerg_prof_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1541/projeto_039_-_alt_lei_1601.2002_-_conc_lic_falec_sogro_sogra._.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1542/projeto_040-_contratacao_emerg_serventes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1543/projeto_041_-_olericultores.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_042_-_inst_camp_munic_laco_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1545/projeto_043_-_cascalhamentos_inc_set_agrop_com_serv_ind.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1546/projeto_044_-_inst__tiro_laco_taca_arturaribeiro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1547/projeto_045_-_iluminacao_publica_comaja_-_led.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1548/projeto_046_-_bomb_volunt_veiculo_ipu_1954.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1551/projeto_047_-_alt.__1o_da_lei_2401_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1552/projeto_048_-_ppa_2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1553/projeto_049_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1554/projeto_050_-_alt_lei_estagiarios1806_2005_2290_2384.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1555/projeto_051_-_assoudef_perm_uso_bicicleta.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_052_-_ced_uso_sala_unocampos_antigoforum.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1557/projeto_053_-_cessao_uso_sala_antigoforum.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1558/projeto_054_-_repasseaux_universitarios.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1559/projeto_055_-_lei_remume.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1560/projeto_056-_alt._licenca_maternidade_-_regime_juridico.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1561/projeto_057_-_perm_uso_bens__veic_ihe_6789oximetro_valvul_bom_volunt.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1562/projeto_058_-_alt_lei_2541.2021_-_auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1563/projeto_059-_aut_abert_cred_adic_esp_maos_de_ouro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_060_-_adesaonegocia-rs.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1566/projeto_061_-_aut_contr_emerg_motoristas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1567/projeto_062_-_pror_vig_de_contr_emerg.adct.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1572/projeto_063_-_pror_vig_de_contr_emerg.adct_tamara.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1573/projeto_064_-_alt__anexo_iii_lei_1058_93_taxa_lixo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1574/projeto_065_-_orc_2022_-_sjouro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1581/projeto_066_-_contr_emerg_prof.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1585/projeto_067_-_oficializa_o_hino_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1586/projeto_068_-_perm_uso__bens_im_bomb_volunt_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1587/projeto_069_-_alt_lei_1684_2003_diretrizesurbanas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_070_-_alt__anexo_iii_lei_1058_93_taxa_lixo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1549/projeto_01_-_altera_lei_2038_2010_ipe.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1564/projeto_001_2021-prop_emendalomunicipal.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1575/convocacao_01_2021_-_11_03_2021.doc.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2021/1609/convocacao_04_2021_-_30_06_2021.doc.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="149" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>