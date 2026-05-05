--- v0 (2025-10-07)
+++ v1 (2026-05-05)
@@ -54,84 +54,84 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Ademir, Claidecir, Jorge, Lauro, Luiz, Neivo, Paulo, Sinara, Wilson</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1633/mocao_apoio_01_2022_justica_do_trabalho.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1633/mocao_apoio_01_2022_justica_do_trabalho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO DA RELEVÂNCIA DO TRABALHO REALIZADO PELA VARA DO TRABALHO DE LAGOA VERMELHA.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Wilson Rizzon, Ademir Vacchin - Kikinho, Paulo Roberto Matos - Betinho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO TERMO DE PROCESSO DE PRIVATIZAÇÃO DA COMPANHIA ESTADUAL DE SANEAMENTO - CORSAN.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Claidecir Cassol - Toco</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1626/pedido_de_informacao_01_2022.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1626/pedido_de_informacao_01_2022.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Poder Executivo:</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>Jorge Sganzerla</t>
   </si>
   <si>
     <t>Requer ao Executivo uma cópia do Projeto da Praça construída no Bairro das Canções.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Jorge Sangarzela, Ademir Vacchin e Larissa Zampieron</t>
   </si>
   <si>
     <t>SOLICITA RELAÇÃO ATUALIZADA DAS EXECUÇÕES FISCAIS DOS GESTORES ATÉ O MÊS DE JUNHO DE 2022.</t>
   </si>
@@ -160,813 +160,813 @@
   <si>
     <t>Para que o Poder Executivo através das secretarias competentes façam melhorias na estrada que dá acesso a propriedade do Senhor Neco Pereira na comunidade de Santo Afonso, a mesma não oferece mais condições de trafegabilidade.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>Para que seja colocado pela secretaria de obras mais alguns tubos no bueiro localizado no Rio Monte Alegre estrada que parte da RS 343 Cerro Azul dando acesso a comunidade de Rio Tanque, facilitando assim o transito  de máquinas agrícolas e caminhões,</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>SEJA COLOCADO MAIS ALBUNS TUBOS E FEITO A CABECEIRA DO BUEIRO LOCALIZADO NI RIO MONTE ALEGRE, QUE PARTE DA RS 343 DANDO ACESSO A COMUNIDADE DO TANQUE.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1661/projeto_de_decreto_legislativo_01_22_prestacao_de_contas_2015.doc.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1661/projeto_de_decreto_legislativo_01_22_prestacao_de_contas_2015.doc.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DE GOVERNO DO PREFEITO BENHUR FRANSCISCO VANZ E DO VICE-PREFEITO VALCIR DOMINGO PERIN REFERENTE AO EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1669/projeto_de_decreto_legislativo_02_22_prestacao_de_contas_2019.doc.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1669/projeto_de_decreto_legislativo_02_22_prestacao_de_contas_2019.doc.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DE GOVERNO DO PREFEITO ANTONIO JOSÉ BIANCHIN E VICE VALENTIM GELAIN REFERENTE AO EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1673/projeto_de_decreto_legislativo_03_22_prestacao_de_contas_2016.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1673/projeto_de_decreto_legislativo_03_22_prestacao_de_contas_2016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DE GOVERNO DO PREFEITO BENHUR FRANCISCO VANZ E VICE VALCIR DOMINGO PERIN REFERENTE AO EXERCÍCIO DE 2016</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DE GOVERNO DO PREFEITO ANTONIO JOSÉ BIANCHIN E VICE VALENTIM GELAIN, REFERENTE AO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DE GOVERNO DO PREFEITO ANTONIO JOSÉ BIANCHIN E VICE VALENTIM GELAIN REFERENTE EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Antonio Bianchin - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1589/projeto_001_-_todosserv_revgeral_aumsal20.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1589/projeto_001_-_todosserv_revgeral_aumsal20.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL A TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1590/projeto_002_-_subs_revgeral_aumsal22.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1590/projeto_002_-_subs_revgeral_aumsal22.pdf</t>
   </si>
   <si>
     <t>REVISA OS SUBSÍDIOS DO PREFEITO, VICE PREFEITO, VEREADORES E SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1591/projeto_003_-_alt_lei_2258_2015_vale_refeicao.docx.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1591/projeto_003_-_alt_lei_2258_2015_vale_refeicao.docx.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2258/2015, QUE INSTITUI PROGRAMA VALE-REFEIÇÃO.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1592/projeto_004_-_lei_refis_2022.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1592/projeto_004_-_lei_refis_2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE RECUPERAÇÃO FISCAL E AUTORIZA A REMISSÃO DE CRÉDITOS TRIBUTÁRIOS E NÃO-TRIBUTÁRIOS.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1593/projeto_005_-_alt_art__3o_21_e_26_da_lei_1123_95_q_geralserv.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1593/projeto_005_-_alt_art__3o_21_e_26_da_lei_1123_95_q_geralserv.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 1123/1995, DE 04/04/1995.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO REPASSAR RECURSOS FINANCEIROS À ASSOCIAÇÃO CORPO DE BOMBEIRO VOLUNTÁRIOS DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1613/projeto_007_-_repasseassociacaouniversitarios.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1613/projeto_007_-_repasseassociacaouniversitarios.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO REPASSAR RECURSOS FINANCEIROS PARA ORGANIZAÇÃO DA SOCIDADE CIVIL - OSC - VISANDO A EXECUÇÃO DO TRANSPORTE ESCOLAR UNIVERSITÁRIO DE 2022.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1614/projeto_008_-_alt_art__43_da_lei_2372_2017.docx.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1614/projeto_008_-_alt_art__43_da_lei_2372_2017.docx.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL MUNICIPAL Nº 2372/2017, DE 22.12.2017.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1615/projeto_010_-_radioaraucaria.docx.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1615/projeto_010_-_radioaraucaria.docx.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PATROCINAR, COMO FORMA DE APOIO CULTURAL, OS PROGRAMAS PRODUZIDOS PELA ASSOCIAÇÃO ARAUCÁRIA DE COMUNICAÇÃO - RÁDIO ARAUCÁRIA FM - NOS TERMOS QUE ESTABELECE.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1616/projeto_011_-_norma_estradas_interior.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1616/projeto_011_-_norma_estradas_interior.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ESTRADAS MUNICIPAIS E RESPECTIVAS FAIXAS DE DOMÍNIO, FIXA LIMITAÇÕES DE USO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1617/projeto_012_-_praca_maria_salete_de_rezende.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1617/projeto_012_-_praca_maria_salete_de_rezende.pdf</t>
   </si>
   <si>
     <t>DENOMINA ESPAÇO PÚBLICO DE "PRAÇA MARIA SALETE DE REZENDE".</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1618/projeto_013_-_instit__gratif_serv_equip_vol_fisc_icms_a.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1618/projeto_013_-_instit__gratif_serv_equip_vol_fisc_icms_a.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TURMA VOLANTE MUNICIPAL (TVM), ESTABELECE GRATIFICAÇÃO POR EXERCÍCIO DE FUNÇÃO AOS AGENTES FISCAIS MUNICIPAIS QUE ATUAM DIRETAMENTE NAS ATIVIDADES DE COMBATE A SONEGAÇÃO DO PROGRAMA DE INTEGRAÇÃO TRIBUTÁRIA DO ESTADO (PIT), FISCALIZANDO MERCADORIAS EM TRÂNSITO NO MUNICÍPIO, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1619/projeto_014_-_alt_lei_2.258_progr_vale_refeicao.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1619/projeto_014_-_alt_lei_2.258_progr_vale_refeicao.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.258/2015, QUE INSTITUI PROGRAMA VALE-REFEIÇÃO.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1623/projeto_015__-_cdl_campanha_2022.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1623/projeto_015__-_cdl_campanha_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTAS - CDL, PARA O DESENVOLVIMENTO DA CAMPANHA "PREMIAÇÃO DE OURO DE 2022", VISANDO O AUMENTO DA ARRECADAÇÃO DO MUNICÍPIO, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1624/projeto_016_-_repasse_consepro_policiaambiental.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1624/projeto_016_-_repasse_consepro_policiaambiental.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO REPASSAR RECURSOS FINANCEIROS AO CONSELHO COMUNITÁRIO PROSEGURANÇA PUBLICA DE SÃO JOSÉ DO OURO - CONSEPRO.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1625/projeto_017_-_inst__i_rodeiodelacobenef_s.j.ouro.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1625/projeto_017_-_inst__i_rodeiodelacobenef_s.j.ouro.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "I RODEIO CRIOULO DE LAÇO BENEFICENTE DE SÃO JOSÉ DO OURO".</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1629/projeto_018_-_ced_imovel_corsan.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1629/projeto_018_-_ced_imovel_corsan.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR PERMISSÃO DE USO DE BEM PÚBLICO.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1630/projeto_019_-_caixa_finisa__operacao_credito.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1630/projeto_019_-_caixa_finisa__operacao_credito.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2548/2021, DE 29/03/2021.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1631/projeto_020_-_cessao_uso_sala_antigoforum_cdl.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1631/projeto_020_-_cessao_uso_sala_antigoforum_cdl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR CESSÃO DE USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1632/projeto_021_-_alt_art__3o_da_lei_1123_95_q_geralserv.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1632/projeto_021_-_alt_art__3o_da_lei_1123_95_q_geralserv.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 1123/1995, DE 04;04.1995.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1637/projeto_022_-_alt_atend_creche_dir_equip_assesor_gab_da_lei_1123_95_q_geralserv.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1637/projeto_022_-_alt_atend_creche_dir_equip_assesor_gab_da_lei_1123_95_q_geralserv.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 1123/1995, DE 04.04.1995.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1638/projeto_023_-_pror_vig_de_contr_emerg.carlalg_dutra_1.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1638/projeto_023_-_pror_vig_de_contr_emerg.carlalg_dutra_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DE CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, DE SERVIDOR MUNICIPAL.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1639/projeto_024_-_pror_vig_de_contr_emerg.adct_silvana.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1639/projeto_024_-_pror_vig_de_contr_emerg.adct_silvana.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DE CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, SERVIDORA GESTANTE.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1640/projeto_025_-_alt_art__4o_da_lei_2545_2021_morar_melhor.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1640/projeto_025_-_alt_art__4o_da_lei_2545_2021_morar_melhor.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 2545/2021, DE 25/03/2021.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1641/projeto_026_-_ratif._protocolo_cirenor.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1641/projeto_026_-_ratif._protocolo_cirenor.pdf</t>
   </si>
   <si>
     <t>RATIFICA, SEM RESSALVAS, A PRIMEIRA ALTERAÇÃO DO PROTOCOLO DE INTENÇÕES FIRMADO PELO PODER EXECUTIVO VISANDO A CELEBRAÇÃO DE CONTRATO DE CONSÓRCIO PÚBLICO JUNTO AO CONSÓRCIO INTERMUNICIPAL DA REGIÃO NORDESTE (CIRENOR).</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1645/projeto_027_-_sim_municipal.docx.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1645/projeto_027_-_sim_municipal.docx.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇOS MUNICIPAL DE INSPEÇÃO INDUSTRIAL E SANITÁRIA DE PRODUTOS DE ORIGEM ANIMAL DE SÃO JOSÉ DO OURO - SIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1646/projeto_028_-_contr_emerg_prof._pdf.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1646/projeto_028_-_contr_emerg_prof._pdf.pdf</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1648/projeto_030_-_alt_art__das_leis_2457_e_2458_2017_diarias.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1648/projeto_030_-_alt_art__das_leis_2457_e_2458_2017_diarias.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DAS LEIS MUNICIPAIS 2457/2019 E 2458/2019.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1652/projeto_031_-_autorizacao_de_uso_jiu_jitsu.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1652/projeto_031_-_autorizacao_de_uso_jiu_jitsu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR AUTORIZAÇÃO DE USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1654/projeto_032_-_alt_art__3o_da_lei_1123_95_q_geralserv.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1654/projeto_032_-_alt_art__3o_da_lei_1123_95_q_geralserv.pdf</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1656/projeto_033_-_alt_lei_estagiarios1806_2005_2290_2384.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1656/projeto_033_-_alt_lei_estagiarios1806_2005_2290_2384.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS N.º 1806/2005, 2290/2016, 2384/2018 E 2573/2021, QUE DISPÕEM SOBRE O ESTÁGIO DE ESTUDANTES EM ÓRGÃOS DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1657/projeto_034_-_nomina_via_publica_rua_joseblisboa.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1657/projeto_034_-_nomina_via_publica_rua_joseblisboa.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO "RUA JOSÉ BOEIRA LISBOA" O LOGRAOURO PÚBLICO INOMINADO, JUNTO AO PARQUE MUNICIPAL DE EXPOSIÇÕES PREFEITO ACHILES HERMES BERGAMO.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1658/projeto_035_-_contr_emerg_prof.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1658/projeto_035_-_contr_emerg_prof.pdf</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1659/projeto_036_-_pror_vig_de_contr_emerg.silvanaribeiro.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1659/projeto_036_-_pror_vig_de_contr_emerg.silvanaribeiro.pdf</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1660/projeto_037_-_vencimento_piso_acsaude_e_acendemias.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1660/projeto_037_-_vencimento_piso_acsaude_e_acendemias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS VENCIMENTOS DO AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE ENDEMIAS.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_038_-_alt_ativ_func_oper.maq.agr.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_038_-_alt_ativ_func_oper.maq.agr.pdf</t>
   </si>
   <si>
     <t>ALTERA ATRIBUIÇÕES FUNCIONAIS DO CARGO OPERADOR DE MÁQUINAS AGRÍCOLAS.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1666/projeto_039_-_alt_lei_1080_posturas.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1666/projeto_039_-_alt_lei_1080_posturas.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1080/94, QUE DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1670/projeto_041-_alt_lei_1320_1998_cms.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1670/projeto_041-_alt_lei_1320_1998_cms.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1320/1998, QUE INSTITUI O CONSELHO MUNICIPAL DE SAÚDE, CMS, DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1674/projeto_042_-_cria_arquivo_publico_municipal.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1674/projeto_042_-_cria_arquivo_publico_municipal.pdf</t>
   </si>
   <si>
     <t>CRIA O ARQUIVO PÚBLICO MUNICIPAL E A COMISSÃO PERMANENTE DE AVALIAÇÃO DOCUMENTAL.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1675/projeto_043_-_parque_exposicoes.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1675/projeto_043_-_parque_exposicoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARQUE MUNICIPAL DE EXPOSIÇÕES PREFEITO ACHILES HERMES BERGAMO.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1676/projeto_044_-_alt_escol_minima_acs_lei_1123_95_q_geralserv.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1676/projeto_044_-_alt_escol_minima_acs_lei_1123_95_q_geralserv.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO I DA LEI MUNICIPAL Nº 1123/1995, DE 04/04/1995.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1677/projeto_045_-_ldo_2023.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1677/projeto_045_-_ldo_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1682/projeto_046_-_prorrog_vig_clausula_contr_mb_arts_graf.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1682/projeto_046_-_prorrog_vig_clausula_contr_mb_arts_graf.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DE PRAZO ESTABELECIDO PELA LEI MUNICIPAL Nº 2390/2018.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1683/projeto_047_-_orc_2023_-_sjouro.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1683/projeto_047_-_orc_2023_-_sjouro.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO ECONÔMICO E FINANCEIRO DE 2023 D DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1684/projeto_048_-__aut_conv_camara_tes_cont_resp_empenhos.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1684/projeto_048_-__aut_conv_camara_tes_cont_resp_empenhos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A CÂMARA DE VEREADORES DE SÃO JOSÉ DO OURO, A FIM DE DESEMPENHAR AS ATIVIDADES DE CONTABILIDADE, EMPENHAMENTOS, TESOURARIA E DE LICITAÇÕES DO PODER LEGISLATIVO, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1685/projeto_049_-_codigo_eticaserv_publicos.docx.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1685/projeto_049_-_codigo_eticaserv_publicos.docx.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE ÉTICA DOS SERVIDORES MUNICIPAIS DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_050_-_contr_emerg_enferm_farmac_fono._docx.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_050_-_contr_emerg_enferm_farmac_fono._docx.pdf</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO REPASSAR RECURSOS FINANCEIROS A MÃOS DE OURO ASSOCIAÇÃO ARTEZANAL.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_052-_pror_vig_de_contr_emerg.adct_dianesdeoliveira.docx.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_052-_pror_vig_de_contr_emerg.adct_dianesdeoliveira.docx.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DE CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, DE SERVIDORA GESTANTE.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1692/projeto_053_-_contr_emerg_prof.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1692/projeto_053_-_contr_emerg_prof.pdf</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Paulo Roberto Alves de Matos, Wilson José Rizzon e Jorge Luiz Sganzerla</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1686/projeto_de_lei_01_2022.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1686/projeto_de_lei_01_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A FIRMAR CONVÊNIO COM O PODER EXECUTIVO MUNICIPAL DE SÃO JOSÉ DO OURO, A FIM DE DESEMPENHAR AS ATIVIDADES DE CONTABILIDADE, EMPENHAMENTO, TESOURARIA E DE LICITAÇÕES DO PODER LEGISLATIVO DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1649/projeto_de_resolucao_01_2022_altera_diarias.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1649/projeto_de_resolucao_01_2022_altera_diarias.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA RESOLUÇÃO 01/2019 DE 22 DE JULHO DE 2019.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Ademir Vacchin - Kikinho, Claidecir Cassol - Toco, Helio Carniel, Jorge Sganzerla, Larissa Zampieron, Neivo Chaves - Neivinho, Robson Chaves - Robi Chaves, Wilson Rizzon</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1687/pelom_-_revisao_-_lei_organica_sao_jose_do_ouro.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1687/pelom_-_revisao_-_lei_organica_sao_jose_do_ouro.pdf</t>
   </si>
   <si>
     <t>ALTERA, REVOGA, INCLUI ARTIGOS NA LEI ORGÂNICA MUNICIPAL DE SÃO JOSÉ DO OURO - REVISÃO GERAL.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1622/requerimento_01_2022_-_toco.doc.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1622/requerimento_01_2022_-_toco.doc.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO PASSAMENTO DE LUIZ EDUARDO MULLER DEBONA.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>Wilson Rizzon</t>
   </si>
   <si>
     <t>Para que atendam o que determina o artigo 3º e incisos da Lei Municipal 2592/2021.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>Seja formada uma Comissão para alterações necessárias na Regimento Interno e também na Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>CON</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
     <t>Convocação para Sessão Ordinária dia 13/01/2022.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1627/convocacao_02_2022_-_17_03_2022.doc.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1627/convocacao_02_2022_-_17_03_2022.doc.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO PARA SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1642/convocacao_03_2022_-_29_03_2022.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1642/convocacao_03_2022_-_29_03_2022.pdf</t>
   </si>
   <si>
     <t>Convocação para Sessão Extraordinária.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>Convocação para Sessão Extraordinária</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1644/convocacao_05_2022_-_19_04_2022.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1644/convocacao_05_2022_-_19_04_2022.pdf</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1628/emenda_comissao_constituicao_e_justica_pl_17_2022.doc.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1628/emenda_comissao_constituicao_e_justica_pl_17_2022.doc.pdf</t>
   </si>
   <si>
     <t>Emenda acrescentando parágrafo único no art. 2º do Projeto de Lei 017/2022, de origem do Poder Executivo.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Prestação de Contas Executivo</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS PODER EXECUTIVO, ANO DE 2018, ORDENADORES DE DESPESAS PREFEITO ANTONIO JOSÉ BIANCHIN VANZ E VICE-PREFEITO VALENTIM GELAIN.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
@@ -1327,67 +1327,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1633/mocao_apoio_01_2022_justica_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1626/pedido_de_informacao_01_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1661/projeto_de_decreto_legislativo_01_22_prestacao_de_contas_2015.doc.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1669/projeto_de_decreto_legislativo_02_22_prestacao_de_contas_2019.doc.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1673/projeto_de_decreto_legislativo_03_22_prestacao_de_contas_2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1589/projeto_001_-_todosserv_revgeral_aumsal20.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1590/projeto_002_-_subs_revgeral_aumsal22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1591/projeto_003_-_alt_lei_2258_2015_vale_refeicao.docx.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1592/projeto_004_-_lei_refis_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1593/projeto_005_-_alt_art__3o_21_e_26_da_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1613/projeto_007_-_repasseassociacaouniversitarios.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1614/projeto_008_-_alt_art__43_da_lei_2372_2017.docx.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1615/projeto_010_-_radioaraucaria.docx.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1616/projeto_011_-_norma_estradas_interior.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1617/projeto_012_-_praca_maria_salete_de_rezende.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1618/projeto_013_-_instit__gratif_serv_equip_vol_fisc_icms_a.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1619/projeto_014_-_alt_lei_2.258_progr_vale_refeicao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1623/projeto_015__-_cdl_campanha_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1624/projeto_016_-_repasse_consepro_policiaambiental.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1625/projeto_017_-_inst__i_rodeiodelacobenef_s.j.ouro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1629/projeto_018_-_ced_imovel_corsan.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1630/projeto_019_-_caixa_finisa__operacao_credito.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1631/projeto_020_-_cessao_uso_sala_antigoforum_cdl.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1632/projeto_021_-_alt_art__3o_da_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1637/projeto_022_-_alt_atend_creche_dir_equip_assesor_gab_da_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1638/projeto_023_-_pror_vig_de_contr_emerg.carlalg_dutra_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1639/projeto_024_-_pror_vig_de_contr_emerg.adct_silvana.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1640/projeto_025_-_alt_art__4o_da_lei_2545_2021_morar_melhor.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1641/projeto_026_-_ratif._protocolo_cirenor.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1645/projeto_027_-_sim_municipal.docx.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1646/projeto_028_-_contr_emerg_prof._pdf.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1648/projeto_030_-_alt_art__das_leis_2457_e_2458_2017_diarias.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1652/projeto_031_-_autorizacao_de_uso_jiu_jitsu.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1654/projeto_032_-_alt_art__3o_da_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1656/projeto_033_-_alt_lei_estagiarios1806_2005_2290_2384.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1657/projeto_034_-_nomina_via_publica_rua_joseblisboa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1658/projeto_035_-_contr_emerg_prof.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1659/projeto_036_-_pror_vig_de_contr_emerg.silvanaribeiro.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1660/projeto_037_-_vencimento_piso_acsaude_e_acendemias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_038_-_alt_ativ_func_oper.maq.agr.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1666/projeto_039_-_alt_lei_1080_posturas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1670/projeto_041-_alt_lei_1320_1998_cms.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1674/projeto_042_-_cria_arquivo_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1675/projeto_043_-_parque_exposicoes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1676/projeto_044_-_alt_escol_minima_acs_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1677/projeto_045_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1682/projeto_046_-_prorrog_vig_clausula_contr_mb_arts_graf.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1683/projeto_047_-_orc_2023_-_sjouro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1684/projeto_048_-__aut_conv_camara_tes_cont_resp_empenhos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1685/projeto_049_-_codigo_eticaserv_publicos.docx.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_050_-_contr_emerg_enferm_farmac_fono._docx.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_052-_pror_vig_de_contr_emerg.adct_dianesdeoliveira.docx.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1692/projeto_053_-_contr_emerg_prof.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1686/projeto_de_lei_01_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1649/projeto_de_resolucao_01_2022_altera_diarias.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1687/pelom_-_revisao_-_lei_organica_sao_jose_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1622/requerimento_01_2022_-_toco.doc.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1627/convocacao_02_2022_-_17_03_2022.doc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1642/convocacao_03_2022_-_29_03_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1644/convocacao_05_2022_-_19_04_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1628/emenda_comissao_constituicao_e_justica_pl_17_2022.doc.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1633/mocao_apoio_01_2022_justica_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1626/pedido_de_informacao_01_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1661/projeto_de_decreto_legislativo_01_22_prestacao_de_contas_2015.doc.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1669/projeto_de_decreto_legislativo_02_22_prestacao_de_contas_2019.doc.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1673/projeto_de_decreto_legislativo_03_22_prestacao_de_contas_2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1589/projeto_001_-_todosserv_revgeral_aumsal20.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1590/projeto_002_-_subs_revgeral_aumsal22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1591/projeto_003_-_alt_lei_2258_2015_vale_refeicao.docx.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1592/projeto_004_-_lei_refis_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1593/projeto_005_-_alt_art__3o_21_e_26_da_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1613/projeto_007_-_repasseassociacaouniversitarios.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1614/projeto_008_-_alt_art__43_da_lei_2372_2017.docx.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1615/projeto_010_-_radioaraucaria.docx.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1616/projeto_011_-_norma_estradas_interior.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1617/projeto_012_-_praca_maria_salete_de_rezende.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1618/projeto_013_-_instit__gratif_serv_equip_vol_fisc_icms_a.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1619/projeto_014_-_alt_lei_2.258_progr_vale_refeicao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1623/projeto_015__-_cdl_campanha_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1624/projeto_016_-_repasse_consepro_policiaambiental.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1625/projeto_017_-_inst__i_rodeiodelacobenef_s.j.ouro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1629/projeto_018_-_ced_imovel_corsan.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1630/projeto_019_-_caixa_finisa__operacao_credito.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1631/projeto_020_-_cessao_uso_sala_antigoforum_cdl.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1632/projeto_021_-_alt_art__3o_da_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1637/projeto_022_-_alt_atend_creche_dir_equip_assesor_gab_da_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1638/projeto_023_-_pror_vig_de_contr_emerg.carlalg_dutra_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1639/projeto_024_-_pror_vig_de_contr_emerg.adct_silvana.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1640/projeto_025_-_alt_art__4o_da_lei_2545_2021_morar_melhor.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1641/projeto_026_-_ratif._protocolo_cirenor.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1645/projeto_027_-_sim_municipal.docx.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1646/projeto_028_-_contr_emerg_prof._pdf.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1648/projeto_030_-_alt_art__das_leis_2457_e_2458_2017_diarias.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1652/projeto_031_-_autorizacao_de_uso_jiu_jitsu.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1654/projeto_032_-_alt_art__3o_da_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1656/projeto_033_-_alt_lei_estagiarios1806_2005_2290_2384.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1657/projeto_034_-_nomina_via_publica_rua_joseblisboa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1658/projeto_035_-_contr_emerg_prof.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1659/projeto_036_-_pror_vig_de_contr_emerg.silvanaribeiro.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1660/projeto_037_-_vencimento_piso_acsaude_e_acendemias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_038_-_alt_ativ_func_oper.maq.agr.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1666/projeto_039_-_alt_lei_1080_posturas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1670/projeto_041-_alt_lei_1320_1998_cms.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1674/projeto_042_-_cria_arquivo_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1675/projeto_043_-_parque_exposicoes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1676/projeto_044_-_alt_escol_minima_acs_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1677/projeto_045_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1682/projeto_046_-_prorrog_vig_clausula_contr_mb_arts_graf.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1683/projeto_047_-_orc_2023_-_sjouro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1684/projeto_048_-__aut_conv_camara_tes_cont_resp_empenhos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1685/projeto_049_-_codigo_eticaserv_publicos.docx.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_050_-_contr_emerg_enferm_farmac_fono._docx.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_052-_pror_vig_de_contr_emerg.adct_dianesdeoliveira.docx.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1692/projeto_053_-_contr_emerg_prof.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1686/projeto_de_lei_01_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1649/projeto_de_resolucao_01_2022_altera_diarias.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1687/pelom_-_revisao_-_lei_organica_sao_jose_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1622/requerimento_01_2022_-_toco.doc.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1627/convocacao_02_2022_-_17_03_2022.doc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1642/convocacao_03_2022_-_29_03_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1644/convocacao_05_2022_-_19_04_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2022/1628/emenda_comissao_constituicao_e_justica_pl_17_2022.doc.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="150" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="156.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="155.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>