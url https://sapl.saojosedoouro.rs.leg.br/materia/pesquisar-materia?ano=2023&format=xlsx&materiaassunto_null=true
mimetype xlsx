--- v0 (2026-02-05)
+++ v1 (2026-05-05)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Jorge Sganzerla, Ademir Vacchin e Paulo Roberto de Matos</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO CHAMAMENTO DE TODOS OS APROVADOS NA PRIMEIRA FASE DO CONCURSO VIGENTE DA SUSEPE, RS, PARA QUE SEJAM CONVOCADOS PARA A SEGUNDA FASE, PREVISTA NO CERTAME.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Wilson Rizzon</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A ABERTURA DE AUDITORIA PARA QUE OS ASSOCIADOS TENHAM CONHECIMENTO SOBRE AS CONTAS E OS INVESTIMENTOS REALIZADOS PELO IPE-SAÚDE E IPE-PREV DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AOS PRODUTORES DE LEI DO NOSSO MUNICÍPIO.</t>
   </si>
@@ -174,495 +174,495 @@
   <si>
     <t>SEJA FEITO QUEBRA MOLA NA RUA PROFESSOR JOSÉ BIANCHIN, PRÓXIMO À ESQUINA COM RUA VERGÍLIO STANGHERLIN.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>Para que a Secretaria de Urbanismo providencie Placas de sinalização de carga/descarga, em frente aos Lojas Quero-Quero, Berlanda e Floricultura Bel Fiori</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>Para que seja colocado uma placa de sinalização na Rua Orlando Belardin esquina com a Rua Francisco de Paula Felipe.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1759/projeto_de_decreto_legislativo_02_23_titulo_de_cidadao_vitor_higo_bergamo.doc.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1759/projeto_de_decreto_legislativo_02_23_titulo_de_cidadao_vitor_higo_bergamo.doc.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO HONORÁRIO DE SÃO JOSÉ DO OURO AO SENHOR VITOR HUGO BERGAMO".</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1760/projeto_de_decreto_legislativo_03_23_titulo_de_cidadao_gevaldino_ribeiro.doc.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1760/projeto_de_decreto_legislativo_03_23_titulo_de_cidadao_gevaldino_ribeiro.doc.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO OURENSE DE SÃO JOSÉ DO OURO AO SENHOR GEVALDINO RIBEIRO".</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1761/projeto_de_decreto_legislativo_04_23_titulo_de_cidadao_pedro_lottici_neto.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1761/projeto_de_decreto_legislativo_04_23_titulo_de_cidadao_pedro_lottici_neto.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO HONORÁRIO DE SÃO JOSÉ DO OURO AO SENHOR PEDRO LOTTICI NETO"</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1762/projeto_de_decreto_legislativo_05_23_titulo_de_cidadao_augusto_joao_bergamo.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1762/projeto_de_decreto_legislativo_05_23_titulo_de_cidadao_augusto_joao_bergamo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO HONORÁRIO DE SÃO JOSÉ DO OURO AO SENHOR AUGUSTO JOÃO BERGAMO"</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1763/projeto_de_decreto_legislativo_06_23_titulo_de_cidadao_pedro_fernando_grassi.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1763/projeto_de_decreto_legislativo_06_23_titulo_de_cidadao_pedro_fernando_grassi.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO HONORÁRIO DE SÃO JOSÉ DO OURO AO SENHOR PEDRO FERNANDO GRASSI"</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1764/projeto_de_decreto_legislativo_06_23_titulo_de_cidadao_pedro_fernando_grassi.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1764/projeto_de_decreto_legislativo_06_23_titulo_de_cidadao_pedro_fernando_grassi.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO HONORÁRIO DE SÃO JOSÉ DO OURO AO SENHOR PEDRO ROBERTO BROCH"</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1766/projeto_de_decreto_legislativo_08_23_titulo_de_cidadao_ademir_perineto.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1766/projeto_de_decreto_legislativo_08_23_titulo_de_cidadao_ademir_perineto.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO HONORÁRIO DE SÃO JOSÉ DO OURO AO SENHOR ADEMIR PERINETO"</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1767/projeto_de_decreto_legislativo_09_23_titulo_de_cidadao_benhur_vanz.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1767/projeto_de_decreto_legislativo_09_23_titulo_de_cidadao_benhur_vanz.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO HONORÁRIO DE SÃO JOSÉ DO OURO AO SENHOR BENHUR FRANCISCO VANZ"</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1768/projeto_de_decreto_legislativo_10_23_titulo_de_cidadao_valentim_gelain.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1768/projeto_de_decreto_legislativo_10_23_titulo_de_cidadao_valentim_gelain.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO HONORÁRIO DE SÃO JOSÉ DO OURO AO SENHOR VALENTIM GELAIN"</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1769/projeto_de_decreto_legislativo_11_23_titulo_de_cidadao_algacir_menegat.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1769/projeto_de_decreto_legislativo_11_23_titulo_de_cidadao_algacir_menegat.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO HONORÁRIO DE SÃO JOSÉ DO OURO AO SENHOR ALGACIR MENEGAT."</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1770/projeto_de_decreto_legislativo_12_23_titulo_de_cidadao_junior_biasi.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1770/projeto_de_decreto_legislativo_12_23_titulo_de_cidadao_junior_biasi.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO HONORÁRIO DE SÃO JOSÉ DO OURO AO SENHOR LÍRIO BIASI JÚNIOR"</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1771/projeto_de_decreto_legislativo_13_23_titulo_de_cidadao_perin.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1771/projeto_de_decreto_legislativo_13_23_titulo_de_cidadao_perin.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO HONORÁRIO DE SÃO JOSÉ DO OURO AO SENHOR VALCIR DOMINGO PERIN."</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO OURENSE DE SÃO JOSÉ DO OURO AO SENHOR JOSÉ CARLOS DE LIMA."</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1773/projeto_de_decreto_legislativo_15_23_titulo_de_cidadao_antonio_bianchin.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1773/projeto_de_decreto_legislativo_15_23_titulo_de_cidadao_antonio_bianchin.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO HONORÁRIO DE SÃO JOSÉ DO OURO AO SENHOR ANTONIO JOSÉ BIANCHIN."</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1774/projeto_de_decreto_legislativo_16_23_titulo_de_cidadao_arquimedes_klipel.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1774/projeto_de_decreto_legislativo_16_23_titulo_de_cidadao_arquimedes_klipel.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO HONORÁRIO DE SÃO JOSÉ DO OURO AO SENHOR ARCHIMEDES KLIPEL"</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1775/projeto_de_decreto_legislativo_17_23_titulo_de_cidadao_enio_savoldi.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1775/projeto_de_decreto_legislativo_17_23_titulo_de_cidadao_enio_savoldi.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO OURENSE DE SÃO JOSÉ DO OURO AO DRº ENIO SAVOLDI."</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1776/projeto_de_decreto_legislativo_18_23_prestacao_de_contas_2021.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1776/projeto_de_decreto_legislativo_18_23_prestacao_de_contas_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DE GOVERNO DO PREFEITO ANTONIO JOSÉ BIANCHIN E VICE-PREFEITO VALENTIM GELAIN REFERENTE AO EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Antonio Bianchin - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1694/projeto_001_-_todosserv_revgeral_aumsal2023.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1694/projeto_001_-_todosserv_revgeral_aumsal2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL A TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1695/projeto_002_-_revisao_geral_subsidio_2023.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1695/projeto_002_-_revisao_geral_subsidio_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS SUBSÍDIOS DO  PREFEITO, VICE PREFEITO, VEREADORES E SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1696/projeto_003_-_alt_lei_2258_2015_vale_refeicao.docx.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1696/projeto_003_-_alt_lei_2258_2015_vale_refeicao.docx.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2258/2015, QUE INSTITUI PROGRAMA VALE-REFEIÇÃO.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE RECUPERAÇÃO FISCAL E AUTORIZA A REMISSÃO DE CRÉDITOS TRIBUTÁRIOS E NÃO-TRIBUTÁRIOS.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1702/projeto_005_-_contr_emerg_operario.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1702/projeto_005_-_contr_emerg_operario.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1700/projeto_006_-_xxi_-_festa_nac._churrasco_2023.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1700/projeto_006_-_xxi_-_festa_nac._churrasco_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS PARA A PARTICIPAÇÃO DE LAÇADORES DO MUNICÍPIO NA XXI FESTA NACIONAL DO CHURRASCO, VI RODEIO INTERNACIONAL, XXV RODEIO CRIOULO NACIONAL DE LAGOA VERMELHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1701/projeto_007_-_gratif_mot_assist_social.docx.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1701/projeto_007_-_gratif_mot_assist_social.docx.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE GRATIFICAÇÃO PELO EXERCÍCIO DE ATIVIDADE DE NATUREZA ESPECIAL PARA MOTORISTA LOTADO NA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>Valentim Gelain - Vice-prefeito</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1703/projeto_008_-_repasseassociacaouniversitarios.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1703/projeto_008_-_repasseassociacaouniversitarios.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO REPASSAR RECURSOS FINANCEIROS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL - OSC - VISANDO A EXECUÇÃO DO TRANSPORTE ESCOLAR UNIVERSITÁRIO DE 2023.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1704/projeto_009_-_alt_lei_2650_2023_ag_comb_endemias.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1704/projeto_009_-_alt_lei_2650_2023_ag_comb_endemias.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2650/2023, QUE CONCEDE REVISÃO GERAL ANUAL A TODOS OS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1705/projeto_010_-_fund_araucaria_subvencao_hosp_saojose.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1705/projeto_010_-_fund_araucaria_subvencao_hosp_saojose.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO REPASSAR VALORES A TÍTULO DE SUBVENÇÃO SOCIAL PARA A FUNDAÇÃO ARAUCÁRIA, MANTENEDORA DO HOSPITAL SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1706/projeto_011_-__normas_serv_hora_maq_particulares.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1706/projeto_011_-__normas_serv_hora_maq_particulares.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA A REALIZAÇÃO DE TRABALHOS E PRESTAÇÃO DE SERVIÇOS COM MÁQUINAS, VEÍCULOS E EQUIPAMENTOS DO MUNICÍPIO A PARTICULARES; CRIA INCENTIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1707/projeto_012_-_alt_art__43_da_lei_2372_2017.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1707/projeto_012_-_alt_art__43_da_lei_2372_2017.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 2372/2017, DE 22/12/2017.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1708/projeto_013_-_gratif_esp_proj_hora_maquina.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1708/projeto_013_-_gratif_esp_proj_hora_maquina.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICAÇÃO ESPECIAL DE ATIVIDADE DENOMINADA "HORA MÁQUINA" PARA SERVIDORES DO MUNICÍPIO INVESTIDOS NOS CARGOS DE OPERADORES DE MÁQUINAS E EQUIPAMENTOS RODOVIÁRIOS E OPERADOR DE MÁQUINAS AGRÍCOLAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1710/projeto_014_-__autoriza_cessao_de_uso_vanz.docx.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1710/projeto_014_-__autoriza_cessao_de_uso_vanz.docx.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM CESSÃO DE USO IMÓVEL PARTICULAR, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1711/projeto_015_-__doacao_area_industrial_imoveis.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1711/projeto_015_-__doacao_area_industrial_imoveis.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO E A DOAÇÃO DE BEM PÚBLICO EM FAVOR DOS ATUAIS OCUPANTES, COM ENCARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1712/projeto_016_-_altera_lei_2443_2019_cons_tutelar.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1712/projeto_016_-_altera_lei_2443_2019_cons_tutelar.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2443/2019, QUE DISPÕE SOBRE O CONSELHO TUTELAR DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1714/projeto_017_-_contr_emerg_operario.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1714/projeto_017_-_contr_emerg_operario.pdf</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1716/projeto_018_-_alt_art._2o__acresce_8o-a_na_lei_2663_2023.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1716/projeto_018_-_alt_art._2o__acresce_8o-a_na_lei_2663_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2663/2023, DE 16/03/2023.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1719/projeto_019_-_alt_art._2o__acresce_8o-a_na_lei_2663_2023.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1719/projeto_019_-_alt_art._2o__acresce_8o-a_na_lei_2663_2023.pdf</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1720/projeto_020_-_gratif_mot_transp_escolar_edu.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1720/projeto_020_-_gratif_mot_transp_escolar_edu.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE GRATIFICAÇÃO PARA MOTORISTA LOTADO NA SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1721/projeto_021_-_licenca_premio_alt_art._91_lei1601_2022.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1721/projeto_021_-_licenca_premio_alt_art._91_lei1601_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1601/2002, DE 30/07/2002, QUE DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1726/projeto_022_-_radioaraucaria.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1726/projeto_022_-_radioaraucaria.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PATROCINAR COMO FORMA DE APOIO CULTURAL, OS PROGRAMAS PRODUZIDOS PELA ASSOCIAÇÃO ARAUCÁRIA DE COMUNICAÇÃO - RÁDIO ARAUCÁRIA FM - NOS TERMOS QUE ESTABELECE.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1728/projeto_023__-_cdl_campanha_2023.docx.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1728/projeto_023__-_cdl_campanha_2023.docx.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTAS - CDL, PARA O DESENVOLVIMENTO DA CAMPANHA "PREMIAÇÃO DE OURO 2023", VISANDO O AUMENTO DA ARRECADÇÃO DO MUNICÍPIO, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1730/projeto_024_-_altera_lei_2464_2019_av._dionisiogirmao_a.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1730/projeto_024_-_altera_lei_2464_2019_av._dionisiogirmao_a.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2464/2019 DE 11/09/2019, QUE DENOMINA DE "AVENIDA DIONÍSIO GIACOMETTI IRMÃO" VIA PÚBLICA.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1731/projeto_025_-_parque_de_rodeio_ced_thales.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1731/projeto_025_-_parque_de_rodeio_ced_thales.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER O USO DE BEM IMÓVEL QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1732/projeto_026_-_alt_anexo_unico_da_lei_2643-2023.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1732/projeto_026_-_alt_anexo_unico_da_lei_2643-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO ÚNICO DA LEI MUNICIPAL Nº 2643/2022 DE 24/11/2022.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1601/2002 DE 30/07/2002.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>29</t>
   </si>
@@ -690,333 +690,333 @@
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÕES DE CRÉDITO COM O BADESUL DESENVOLVIMENTO S.A. - AGÊNCIA DE FOMENTO/RS, PARA OBRAS DE INFRAESTRUTURA URBANA, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO IMÓVEL URBANO, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1747/projeto_034_-_alt_art__3o_da_lei_1123_95_q_geralserv.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1747/projeto_034_-_alt_art__3o_da_lei_1123_95_q_geralserv.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 1123/1995, DE 04.04.1995.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1748/projeto_035_-_ced_imovel_corsan_lot_risson_b_saofco_altosesp.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1748/projeto_035_-_ced_imovel_corsan_lot_risson_b_saofco_altosesp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR PERMISSÃO DE USO DE BENS IMÓVEIS PÚBLICOS.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1750/projeto_037_-_altera_lei_no_2545_2021_-_morar_melhor.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1750/projeto_037_-_altera_lei_no_2545_2021_-_morar_melhor.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 2545/2021 DE 25/03/2021, QUE INSTITUI O PROGRAMA "MORAR MEHOR" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1751/projeto_037_-_altera_lei_no_2545_2021_-_morar_melhor.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1751/projeto_037_-_altera_lei_no_2545_2021_-_morar_melhor.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ART. 7º DA LEI MUNICIPAL 1229/97 DE 24/01/1997, QUE INSTITUIU A ÁREA INDUSTRIAL I, REGULAMENTOU SUA OCUPAÇÃO E DISPOS SOBRE INCENTIVOS FISCAIS AS INDÙSTRIAS E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A REPASSAR OS RECURSOS PROVENIENTES DA UNIÃO PARA COMPLEMENTAÇÃO DA REMUNERAÇÃO DE TÉCNICO EM ENFERMAGEM.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1754/projeto_040_-_gf_lgpd.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1754/projeto_040_-_gf_lgpd.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICIAÇÃO POR FUNÇÃO PARA SERVIDOR RESPONSÁVEL PELO TRATAMENTO DE DADOS PESSOAIS NO MUNICÍPIO DE SÃO JOSÉ DO OURO/RS DA LEI GERAL DE PROTEÇÃO DE DADOS - LGPD.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1756/projeto_041-_sist_mun_cult_cons_de__cultura_fundo.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1756/projeto_041-_sist_mun_cult_cons_de__cultura_fundo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA MUNICIPAL DE CULTURA, INSTITUI O CONSELHO MUNICIPAL DE CULTURA, CRIA O FUNDO MUNICIPAL DE CULTURA DE SÃO JOSÉ DO OURO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1757/projeto_042_-_lei_paulo_gustavo_-_lei_compl_195.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1757/projeto_042_-_lei_paulo_gustavo_-_lei_compl_195.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE SÃO JOSÉ DO OURO E AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO ANUAL DE 2023, NO VALOR DE R$ 76.818,82 (SETENTA E SEIS MIL OITOCENTOS E DEZOITO REAIS E OITENTA E DOIS CENTAVOS).</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1758/projeto_043_-_contr_emerg_operario_motorista_a.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1758/projeto_043_-_contr_emerg_operario_motorista_a.pdf</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1779/projeto_044_-_orc_2024_-_sjouro.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1779/projeto_044_-_orc_2024_-_sjouro.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO ECONÔMICO E FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1780/projeto_045_-_altera_lei_vale_refeicao.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1780/projeto_045_-_altera_lei_vale_refeicao.pdf</t>
   </si>
   <si>
     <t>FICA ALTERADA A LEI MUNICIPAL Nº 2258/2015 QUE INSTITUI O PROGRAMA VALE-REFEIÇÃO.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1781/projeto_046_-_lei_codigo_sanitario.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1781/projeto_046_-_lei_codigo_sanitario.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO SANITÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1782/projeto_047_-_cria_o_centro_de_apoio_pedagogico_especializado.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1782/projeto_047_-_cria_o_centro_de_apoio_pedagogico_especializado.pdf</t>
   </si>
   <si>
     <t>CRIA O CENTRO DE APOIO PEDAGÓGICO (CAP) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>ALTERA O VALOR DO PADRÃO 01, ESTABELECIDO PELA LEI MUNICIPAL Nº 1123/95.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 938/1992, DE 08/07/1992, QUE CRIA O CONSELHO MUNICIPAL DE EDUCAÇÃO DE SÃO JOSÉ DO OURP E A LEI MUNICIPAL 1422/2000, DE 25/01/2000 QUE REGULAMENTA O SISTEMA MUNICIPAL DE ENSINO DO MUNICÍPIO DE SÃO JOSÉ DO OURO, RS.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1786/projeto_050_-_altera_art._42_lei_2372_2017_-_planocar_magisterio.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1786/projeto_050_-_altera_art._42_lei_2372_2017_-_planocar_magisterio.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2372/2017, DE 22/12/2017, QUE ESTABELECE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE SÃO JOSÉ DO OURO, INSTITUI O RESPECTIVO QUADRO DE CARGOS E FUNÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1787/projeto_051_-_contr_emerg_prof.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1787/projeto_051_-_contr_emerg_prof.pdf</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1788/projeto_052_-_cria_a_coord_mun.prot_defesa_civil.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1788/projeto_052_-_cria_a_coord_mun.prot_defesa_civil.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (COMDEC), CONSELHO MUNICIPAL DE DEFESA CIVIL (COMUDEC), NÚCLEO DE PROTEÇÃO E DEFESA CIVIL (FUMDEC) DO MUNICÍPIO DE SÃO JOSÉ DO OURO - RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1789/projeto_053_-_contr_emerg_operador_maquequip_rodov.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1789/projeto_053_-_contr_emerg_operador_maquequip_rodov.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ORMALZAR CONTRATAÇÃO EMERGENCIAL.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1790/projeto_054_-_altera_lei_no_2112_2012_22.10.2012.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1790/projeto_054_-_altera_lei_no_2112_2012_22.10.2012.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1º E PARÁGRAFO ÚNICO DA LEI 2112/2012, QUE INSTITUI TURNO ÚNICO NO SERVIÇO MUNICIPAL.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE "CIDADÃO OURENSE AO DR. LUIZ ALBERTO SILVEIRA ROPKE"</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1722/projeto_legislativo_no_02_2023_reajusta_vele_refeicao.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1722/projeto_legislativo_no_02_2023_reajusta_vele_refeicao.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALE-REFEIÇÃO DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº1212/1996 DE 05/12/1996.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1765/projeto_legislativo_no_04_2023_denomina_rua_laurindo_mendes_de_araujo.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1765/projeto_legislativo_no_04_2023_denomina_rua_laurindo_mendes_de_araujo.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO "RUA LAURINDO MENDES DE ARAÚJO"</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1777/projeto_legislativo_no_05_2023_denomina_posto_de_saude.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1777/projeto_legislativo_no_05_2023_denomina_posto_de_saude.pdf</t>
   </si>
   <si>
     <t>DENOMINA UNIDADE BÁSICA DE SAÚDE DE SÃO JOSÉ DO OURO, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1713/projeto_de_resolucao_01_2023_-_revisao_regimento_interno_sao_jose_do_ouro.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1713/projeto_de_resolucao_01_2023_-_revisao_regimento_interno_sao_jose_do_ouro.pdf</t>
   </si>
   <si>
     <t>ALTERA, REVOGA, INCLUI ARTIGOS NO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO JOSÉ DO OURO - REVIÃO GERAL.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>ALTERA INCISOS DOS ARTIGOS 85 E 86 DA LEI ORGÂNICA DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
@@ -1041,51 +1041,51 @@
   <si>
     <t>PROCESSO DE CONTAS EXECUTIVO REFERENTE AO ANO DE 2011.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS ANUAIS EXERCÍCO 2021, ORDENADORES DE DESPESAS PREFEITO ANTONIO JOSÉ BIANCHIN E VICE PREFEITO VALENTIM GELAIN.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>OFVET</t>
   </si>
   <si>
     <t>OFÍCIO DE VETO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1715/of_072_veto_projetolei_013_2023_lei_2663_2023.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1715/of_072_veto_projetolei_013_2023_lei_2663_2023.pdf</t>
   </si>
   <si>
     <t>Veto ao artigo 8º da Lei Municipal 2663/2023, decorrente do Projeto de Lei 013/2023.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Veto ao parágrafo único do artigo 229 da Lei Municipal 1601/2002, em decorrência a emenda ao Projeto de Lei 028/2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1401,67 +1401,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1759/projeto_de_decreto_legislativo_02_23_titulo_de_cidadao_vitor_higo_bergamo.doc.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1760/projeto_de_decreto_legislativo_03_23_titulo_de_cidadao_gevaldino_ribeiro.doc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1761/projeto_de_decreto_legislativo_04_23_titulo_de_cidadao_pedro_lottici_neto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1762/projeto_de_decreto_legislativo_05_23_titulo_de_cidadao_augusto_joao_bergamo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1763/projeto_de_decreto_legislativo_06_23_titulo_de_cidadao_pedro_fernando_grassi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1764/projeto_de_decreto_legislativo_06_23_titulo_de_cidadao_pedro_fernando_grassi.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1766/projeto_de_decreto_legislativo_08_23_titulo_de_cidadao_ademir_perineto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1767/projeto_de_decreto_legislativo_09_23_titulo_de_cidadao_benhur_vanz.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1768/projeto_de_decreto_legislativo_10_23_titulo_de_cidadao_valentim_gelain.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1769/projeto_de_decreto_legislativo_11_23_titulo_de_cidadao_algacir_menegat.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1770/projeto_de_decreto_legislativo_12_23_titulo_de_cidadao_junior_biasi.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1771/projeto_de_decreto_legislativo_13_23_titulo_de_cidadao_perin.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1773/projeto_de_decreto_legislativo_15_23_titulo_de_cidadao_antonio_bianchin.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1774/projeto_de_decreto_legislativo_16_23_titulo_de_cidadao_arquimedes_klipel.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1775/projeto_de_decreto_legislativo_17_23_titulo_de_cidadao_enio_savoldi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1776/projeto_de_decreto_legislativo_18_23_prestacao_de_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1694/projeto_001_-_todosserv_revgeral_aumsal2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1695/projeto_002_-_revisao_geral_subsidio_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1696/projeto_003_-_alt_lei_2258_2015_vale_refeicao.docx.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1702/projeto_005_-_contr_emerg_operario.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1700/projeto_006_-_xxi_-_festa_nac._churrasco_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1701/projeto_007_-_gratif_mot_assist_social.docx.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1703/projeto_008_-_repasseassociacaouniversitarios.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1704/projeto_009_-_alt_lei_2650_2023_ag_comb_endemias.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1705/projeto_010_-_fund_araucaria_subvencao_hosp_saojose.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1706/projeto_011_-__normas_serv_hora_maq_particulares.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1707/projeto_012_-_alt_art__43_da_lei_2372_2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1708/projeto_013_-_gratif_esp_proj_hora_maquina.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1710/projeto_014_-__autoriza_cessao_de_uso_vanz.docx.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1711/projeto_015_-__doacao_area_industrial_imoveis.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1712/projeto_016_-_altera_lei_2443_2019_cons_tutelar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1714/projeto_017_-_contr_emerg_operario.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1716/projeto_018_-_alt_art._2o__acresce_8o-a_na_lei_2663_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1719/projeto_019_-_alt_art._2o__acresce_8o-a_na_lei_2663_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1720/projeto_020_-_gratif_mot_transp_escolar_edu.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1721/projeto_021_-_licenca_premio_alt_art._91_lei1601_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1726/projeto_022_-_radioaraucaria.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1728/projeto_023__-_cdl_campanha_2023.docx.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1730/projeto_024_-_altera_lei_2464_2019_av._dionisiogirmao_a.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1731/projeto_025_-_parque_de_rodeio_ced_thales.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1732/projeto_026_-_alt_anexo_unico_da_lei_2643-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1747/projeto_034_-_alt_art__3o_da_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1748/projeto_035_-_ced_imovel_corsan_lot_risson_b_saofco_altosesp.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1750/projeto_037_-_altera_lei_no_2545_2021_-_morar_melhor.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1751/projeto_037_-_altera_lei_no_2545_2021_-_morar_melhor.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1754/projeto_040_-_gf_lgpd.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1756/projeto_041-_sist_mun_cult_cons_de__cultura_fundo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1757/projeto_042_-_lei_paulo_gustavo_-_lei_compl_195.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1758/projeto_043_-_contr_emerg_operario_motorista_a.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1779/projeto_044_-_orc_2024_-_sjouro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1780/projeto_045_-_altera_lei_vale_refeicao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1781/projeto_046_-_lei_codigo_sanitario.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1782/projeto_047_-_cria_o_centro_de_apoio_pedagogico_especializado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1786/projeto_050_-_altera_art._42_lei_2372_2017_-_planocar_magisterio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1787/projeto_051_-_contr_emerg_prof.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1788/projeto_052_-_cria_a_coord_mun.prot_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1789/projeto_053_-_contr_emerg_operador_maquequip_rodov.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1790/projeto_054_-_altera_lei_no_2112_2012_22.10.2012.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1722/projeto_legislativo_no_02_2023_reajusta_vele_refeicao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1765/projeto_legislativo_no_04_2023_denomina_rua_laurindo_mendes_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1777/projeto_legislativo_no_05_2023_denomina_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1713/projeto_de_resolucao_01_2023_-_revisao_regimento_interno_sao_jose_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1715/of_072_veto_projetolei_013_2023_lei_2663_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1759/projeto_de_decreto_legislativo_02_23_titulo_de_cidadao_vitor_higo_bergamo.doc.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1760/projeto_de_decreto_legislativo_03_23_titulo_de_cidadao_gevaldino_ribeiro.doc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1761/projeto_de_decreto_legislativo_04_23_titulo_de_cidadao_pedro_lottici_neto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1762/projeto_de_decreto_legislativo_05_23_titulo_de_cidadao_augusto_joao_bergamo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1763/projeto_de_decreto_legislativo_06_23_titulo_de_cidadao_pedro_fernando_grassi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1764/projeto_de_decreto_legislativo_06_23_titulo_de_cidadao_pedro_fernando_grassi.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1766/projeto_de_decreto_legislativo_08_23_titulo_de_cidadao_ademir_perineto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1767/projeto_de_decreto_legislativo_09_23_titulo_de_cidadao_benhur_vanz.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1768/projeto_de_decreto_legislativo_10_23_titulo_de_cidadao_valentim_gelain.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1769/projeto_de_decreto_legislativo_11_23_titulo_de_cidadao_algacir_menegat.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1770/projeto_de_decreto_legislativo_12_23_titulo_de_cidadao_junior_biasi.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1771/projeto_de_decreto_legislativo_13_23_titulo_de_cidadao_perin.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1773/projeto_de_decreto_legislativo_15_23_titulo_de_cidadao_antonio_bianchin.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1774/projeto_de_decreto_legislativo_16_23_titulo_de_cidadao_arquimedes_klipel.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1775/projeto_de_decreto_legislativo_17_23_titulo_de_cidadao_enio_savoldi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1776/projeto_de_decreto_legislativo_18_23_prestacao_de_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1694/projeto_001_-_todosserv_revgeral_aumsal2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1695/projeto_002_-_revisao_geral_subsidio_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1696/projeto_003_-_alt_lei_2258_2015_vale_refeicao.docx.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1702/projeto_005_-_contr_emerg_operario.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1700/projeto_006_-_xxi_-_festa_nac._churrasco_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1701/projeto_007_-_gratif_mot_assist_social.docx.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1703/projeto_008_-_repasseassociacaouniversitarios.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1704/projeto_009_-_alt_lei_2650_2023_ag_comb_endemias.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1705/projeto_010_-_fund_araucaria_subvencao_hosp_saojose.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1706/projeto_011_-__normas_serv_hora_maq_particulares.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1707/projeto_012_-_alt_art__43_da_lei_2372_2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1708/projeto_013_-_gratif_esp_proj_hora_maquina.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1710/projeto_014_-__autoriza_cessao_de_uso_vanz.docx.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1711/projeto_015_-__doacao_area_industrial_imoveis.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1712/projeto_016_-_altera_lei_2443_2019_cons_tutelar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1714/projeto_017_-_contr_emerg_operario.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1716/projeto_018_-_alt_art._2o__acresce_8o-a_na_lei_2663_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1719/projeto_019_-_alt_art._2o__acresce_8o-a_na_lei_2663_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1720/projeto_020_-_gratif_mot_transp_escolar_edu.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1721/projeto_021_-_licenca_premio_alt_art._91_lei1601_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1726/projeto_022_-_radioaraucaria.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1728/projeto_023__-_cdl_campanha_2023.docx.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1730/projeto_024_-_altera_lei_2464_2019_av._dionisiogirmao_a.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1731/projeto_025_-_parque_de_rodeio_ced_thales.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1732/projeto_026_-_alt_anexo_unico_da_lei_2643-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1747/projeto_034_-_alt_art__3o_da_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1748/projeto_035_-_ced_imovel_corsan_lot_risson_b_saofco_altosesp.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1750/projeto_037_-_altera_lei_no_2545_2021_-_morar_melhor.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1751/projeto_037_-_altera_lei_no_2545_2021_-_morar_melhor.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1754/projeto_040_-_gf_lgpd.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1756/projeto_041-_sist_mun_cult_cons_de__cultura_fundo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1757/projeto_042_-_lei_paulo_gustavo_-_lei_compl_195.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1758/projeto_043_-_contr_emerg_operario_motorista_a.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1779/projeto_044_-_orc_2024_-_sjouro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1780/projeto_045_-_altera_lei_vale_refeicao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1781/projeto_046_-_lei_codigo_sanitario.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1782/projeto_047_-_cria_o_centro_de_apoio_pedagogico_especializado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1786/projeto_050_-_altera_art._42_lei_2372_2017_-_planocar_magisterio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1787/projeto_051_-_contr_emerg_prof.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1788/projeto_052_-_cria_a_coord_mun.prot_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1789/projeto_053_-_contr_emerg_operador_maquequip_rodov.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1790/projeto_054_-_altera_lei_no_2112_2012_22.10.2012.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1722/projeto_legislativo_no_02_2023_reajusta_vele_refeicao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1765/projeto_legislativo_no_04_2023_denomina_rua_laurindo_mendes_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1777/projeto_legislativo_no_05_2023_denomina_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1713/projeto_de_resolucao_01_2023_-_revisao_regimento_interno_sao_jose_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2023/1715/of_072_veto_projetolei_013_2023_lei_2663_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="154.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="153.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>