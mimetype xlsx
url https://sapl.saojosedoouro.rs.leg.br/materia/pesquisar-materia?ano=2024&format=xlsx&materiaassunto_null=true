--- v0 (2025-10-07)
+++ v1 (2026-05-05)
@@ -54,81 +54,81 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Ademir, Claidecir, Jorge, Lauro, Luiz, Neivo, Paulo, Sinara, Wilson</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A ANISTIA DAS PARCELAS DA DÍVIDA PÚBLICA DO ESTADO DO RIO GRANDE DO SUL COM A UNIÃO.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CCO - Comissão de Constituição e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1809/projeto_de_decreto_legislativo_01_24_prestacao_de_contas_2022.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1809/projeto_de_decreto_legislativo_01_24_prestacao_de_contas_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DE GOVERNO DO PREFEITO ANTONIO JOSÉ BIANCHIN E VICE-PREFEITO VALENTIM GELAIN, REFERENTE AO EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1823/projeto_de_decreto_legislativo_02_24_prestacao_de_contas_2022.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1823/projeto_de_decreto_legislativo_02_24_prestacao_de_contas_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DE GOVERNO DO PREFEITO ANTONIO JOSÉ BIANCHIN E VICE VALENTIM GELAIN REFERENTE AO EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Antonio Bianchin - Prefeito Municipal</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E AUMENTO A TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, VEREADORES E SECRETÁRIOS MUNICIPAIS.</t>
   </si>
@@ -183,294 +183,294 @@
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 2372/2017, DE 22/12/2017.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 1123/1995, DE 04/04/1195.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1801/projeto_010_-_engenheiro_civil_aut__conc_regime_suplementar.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1801/projeto_010_-_engenheiro_civil_aut__conc_regime_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REGIME SUPLEMENTAR TEMPORÁRIO EMERGENCIAL DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1802/projeto_011_-_repasseassociacaouniversitarios.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1802/projeto_011_-_repasseassociacaouniversitarios.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO REPASSAR RECURSOS FINANCEIROS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL - OSC - VISANDO A EXECUÇÃO DO TRANPORTE ESCOLAR UNIVERSITÁRIO DE 2024.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1803/projeto_012_-_repasse_maos_de_ouro.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1803/projeto_012_-_repasse_maos_de_ouro.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO REPASSAR RECURSOS FINANCEIROS PARA A ASSOCIAÇÃO DE ARTESÃOS MÃOS DE OURO.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1804/projeto_013__-_autoriza_contratacao_de_monitor.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1804/projeto_013__-_autoriza_contratacao_de_monitor.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÃO TEMPORÁRIA EMERGENCIAL DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ART. 107, DA LEI 1601/2002, QUE INSTITUI O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO §3º DO ART. 83 DA LEI MUNICIPAL Nº 1684/2003 DE 22/10/2003.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1811/projeto_019_-_pror_vig_cessao_uso_veic_iii5266_bombeiros.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1811/projeto_019_-_pror_vig_cessao_uso_veic_iii5266_bombeiros.pdf</t>
   </si>
   <si>
     <t>PRORROGA VIGÊNCIA DE CESSÃO DE USO DE BEM PÚBLICO FIRMADA ENTRE O MUNICÍPIO DE SÃO JOSÉ DO OURO E A ASSOCIAÇÃO CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1812/projeto_020_-_app.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1812/projeto_020_-_app.pdf</t>
   </si>
   <si>
     <t>DISPÕE COM BASE NA LEI FEDERAL 14.285/2021, SOBRE CRITÉRIOS DE REGULARIZAÇÃO FUNDIÁRIA EM ZONA URBANA CONSOLIDADA DO MUNICÍPIO DE SÃO JOSÉ DO OURO/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1815/projeto_022_-_repasse_fund_araucaria_lei_13.019_2014.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1815/projeto_022_-_repasse_fund_araucaria_lei_13.019_2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO REPASSAR RECURSOS FINANCEIROS PARA FUNDAÇÃO ARAUCÁRIA - HOSPITAL SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1818/projeto_023_-_altera_lei_2701_2023_cap.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1818/projeto_023_-_altera_lei_2701_2023_cap.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2701/2023, DE 21/12/2023, QUE CRIA O CENTRO DE APOIO PEDAGÓGICO (CAP) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1819/projeto_024-_aut_abert_cred_esp_lei_aldirblanc_2024.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1819/projeto_024-_aut_abert_cred_esp_lei_aldirblanc_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL EFETUAR A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1820/projeto_025_-_ldo_2025.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1820/projeto_025_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1822/projeto_026_-_aprova_o_plano_municipal_de_cultura_-_pmc.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1822/projeto_026_-_aprova_o_plano_municipal_de_cultura_-_pmc.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE CULTURA DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1824/projeto_027_-_cria_conselho_desenv._agropecuario.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1824/projeto_027_-_cria_conselho_desenv._agropecuario.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO OURENSE DE DESENVOLVIMENTO AGROPECUÁRIO E FUNDO MUNICIPAL RESPECTIVO.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1825/projeto_028_-_alt_lei_1684_2003_diretrizesurbanas.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1825/projeto_028_-_alt_lei_1684_2003_diretrizesurbanas.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL Nº 1684/2003, DE 22/10/2003</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1826/projeto_029_-_orc_2025_-_sjouro.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1826/projeto_029_-_orc_2025_-_sjouro.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO ECONÔMICO E FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.;</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1827/projeto_030_-_aut_abert_cred_adic_esp_lei_aldir_blanc_.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1827/projeto_030_-_aut_abert_cred_adic_esp_lei_aldir_blanc_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A ABRIR CRÉDITO ADICIONAL ESPECIAL POR REDUÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Sinara Hoffmann, Wilson Rizzon e Jorge Sganzerla</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1816/projeto_de_lei_01_2024_subsidio_vereadores_2025_2028.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1816/projeto_de_lei_01_2024_subsidio_vereadores_2025_2028.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO E SOBRE O PAGAMENTO DE SUBSÍDIO REMUNERATÓRIO DOS VEREADORES PARA A LEGISLATURA REFERENTE AO PERÍODO DE 2025 À 2028, NO MUNICÍPIO DE SÃO JOSÉ DO OURO - RS.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1817/projeto_de_lei_02_2024_subsidio_prefeito_vice_secretarios_2025_2028.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1817/projeto_de_lei_02_2024_subsidio_prefeito_vice_secretarios_2025_2028.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO E SOBRE PAGAMENTO DO SUBSÍDIO REMUNERATÓRIO DE PREFEITO, DE VICE-PREFEITO E DE SECRETÁRIOS MUNICIPAIS PARA O QUATRIÊNIO 2025 A 2028, NO MUNICIPIO DE SÃO JOSÉ DO OURO - RS.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Prestação de Contas Executivo</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO, DO ANO DE3 2022, TENDO COMO ORDENADORES DE DESPESAS O PREFEITO ANTONIO JOSÉ BIANCHIN E O VICE VALENTIM GELAIN.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -792,67 +792,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1809/projeto_de_decreto_legislativo_01_24_prestacao_de_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1823/projeto_de_decreto_legislativo_02_24_prestacao_de_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1801/projeto_010_-_engenheiro_civil_aut__conc_regime_suplementar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1802/projeto_011_-_repasseassociacaouniversitarios.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1803/projeto_012_-_repasse_maos_de_ouro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1804/projeto_013__-_autoriza_contratacao_de_monitor.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1811/projeto_019_-_pror_vig_cessao_uso_veic_iii5266_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1812/projeto_020_-_app.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1815/projeto_022_-_repasse_fund_araucaria_lei_13.019_2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1818/projeto_023_-_altera_lei_2701_2023_cap.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1819/projeto_024-_aut_abert_cred_esp_lei_aldirblanc_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1820/projeto_025_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1822/projeto_026_-_aprova_o_plano_municipal_de_cultura_-_pmc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1824/projeto_027_-_cria_conselho_desenv._agropecuario.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1825/projeto_028_-_alt_lei_1684_2003_diretrizesurbanas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1826/projeto_029_-_orc_2025_-_sjouro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1827/projeto_030_-_aut_abert_cred_adic_esp_lei_aldir_blanc_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1816/projeto_de_lei_01_2024_subsidio_vereadores_2025_2028.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1817/projeto_de_lei_02_2024_subsidio_prefeito_vice_secretarios_2025_2028.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1809/projeto_de_decreto_legislativo_01_24_prestacao_de_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1823/projeto_de_decreto_legislativo_02_24_prestacao_de_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1801/projeto_010_-_engenheiro_civil_aut__conc_regime_suplementar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1802/projeto_011_-_repasseassociacaouniversitarios.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1803/projeto_012_-_repasse_maos_de_ouro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1804/projeto_013__-_autoriza_contratacao_de_monitor.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1811/projeto_019_-_pror_vig_cessao_uso_veic_iii5266_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1812/projeto_020_-_app.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1815/projeto_022_-_repasse_fund_araucaria_lei_13.019_2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1818/projeto_023_-_altera_lei_2701_2023_cap.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1819/projeto_024-_aut_abert_cred_esp_lei_aldirblanc_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1820/projeto_025_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1822/projeto_026_-_aprova_o_plano_municipal_de_cultura_-_pmc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1824/projeto_027_-_cria_conselho_desenv._agropecuario.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1825/projeto_028_-_alt_lei_1684_2003_diretrizesurbanas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1826/projeto_029_-_orc_2025_-_sjouro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1827/projeto_030_-_aut_abert_cred_adic_esp_lei_aldir_blanc_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1816/projeto_de_lei_01_2024_subsidio_vereadores_2025_2028.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2024/1817/projeto_de_lei_02_2024_subsidio_prefeito_vice_secretarios_2025_2028.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="58.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="253.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>