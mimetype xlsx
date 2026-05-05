--- v0 (2026-02-05)
+++ v1 (2026-05-05)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>LIRIO BIASI JUNIOR - Junior Biasi</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/</t>
   </si>
   <si>
     <t>PARA QUE O PODER EXECUTIVO MUNICIPAL, EM VÍRTUDE DA CONSTRUÇÃO DA NOVA SEDE DOS BOMBEIROS VOLUNTÁRIOS, UTILIZE O TERRENO DA ANTIGA SEDE QUE EM BREVE  FICARÁ DISPONÍVEL, LOCALIZADO NA AVENIDA ANTONIO FINCO, PARA CONSTRUIR UM PRÉDIO PÚBLICO.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PARA QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR DE ENGENHARIA E DA SECRETARIA DE OBRAS, VERIFIQUE IN LOCO, A SITUAÇÃO DA PONTE DA LINHA APARECIDA, LOCALIZADA APÓS A CAPELA DA APARECIDA EM SENTIDO A LINHA PONTÃO.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>LUCAS PEREIRA DA LUZ - Lucas da Saúde</t>
   </si>
   <si>
     <t>PARA QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE URBANISMO, PARA QUE SEJA FEITO UM REDUTOR DE VELOCIDADE NA RUA AMÉLIO SILVESTRINI.</t>
   </si>
@@ -702,60 +702,60 @@
   <si>
     <t>INDICAM QUE AVALIE A POSSIBILIDADE DE IMPLANTAÇÃO DO MODELO DE ESCOLA CÍVICO-MILITAR EM UNIDADE DE ENSINO FUNDAMENTAL DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>REALIZE COM URGÊNCIA O CONSERTO DO BUEIRO LOCALIZADO NAS PROXIMIDADES DA COMUNIDADE PONTE FERRARI.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>LUCINARA DE OLIVEIRA PILOTTO - Suna, GIOVANI MENEGAT, LIRIO BIASI JUNIOR - Junior Biasi</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1852/mocao_01_2025_-_mocao_de_repudio_aos_pedagios.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1852/mocao_01_2025_-_mocao_de_repudio_aos_pedagios.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO GOVERNO DO ESTADO DO RIO GRANDE DO SUL, SR. EDUARDO LEITE, REFERENTE A CRIAÇÃO DE NOVAS PRAÇAS DE PEDÁGIO DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1853/mocao_02_2025_-_mocao_de_apoio_ao_deputado_paparico.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1853/mocao_02_2025_-_mocao_de_apoio_ao_deputado_paparico.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO DEPUTADO ESTADUAL EDERILDO PAPARICO BACCHI, REFERENTE AO POSICIONAMENTO CONTRA A CRIAÇÃO DE NOVAS PRAÇAS DE PEDÁGIOS NO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A SICURITIZAÇÃO.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A MOBILIZAÇÃO EM DEFESA DO IFRS - CAMPUS SERTÃO.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Lucas Pereira da Luz, Eduardo Pasinatto e Giovani Menegat</t>
   </si>
@@ -1011,585 +1011,585 @@
   <si>
     <t>PARA QUE SEJA REALIZADA A PINTURA DOS MEIOS-FIOS E A REVITALIZAÇÃO DAS FAIXAS DE PEDESTRE EM TODAS AS VIAS URBANAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO OURENSE AO EXCELENTÍSSIMO REVERENDÍSSIMO DOM SÍLVIO GUTERES DUTRA, BISPO DIOCESANO DE VACARIA</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DO GOVERNO DO PREFEITO ANTONIO JOSÉ BIANCHIN E VICE VALETIM GELAIN REFERENTE AO EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1968/projeto_de_decreto_legislativo_03_25_titulo_de_cidadao_ilton_nunes.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1968/projeto_de_decreto_legislativo_03_25_titulo_de_cidadao_ilton_nunes.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO OURENSE AO SENHOR "ILTON NUNES DOS SANTOS".</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Vilmar de Biasi</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1828/projeto_001_-_contr_emerg_prof_monitor_de_escola.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1828/projeto_001_-_contr_emerg_prof_monitor_de_escola.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1829/projeto_002_-_contr_emerg_serv_atend_creche_aux.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1829/projeto_002_-_contr_emerg_serv_atend_creche_aux.pdf</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1830/projeto_003_-_todosserv_revgeral_aumsal2025.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1830/projeto_003_-_todosserv_revgeral_aumsal2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E AUMENTO A TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1831/projeto_004_-_alt_lei_2258_2015_vale_refeicao.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1831/projeto_004_-_alt_lei_2258_2015_vale_refeicao.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2258/2015, QUE INSTITUI PROGRAMA VALE-REFEIÇÃO.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1832/projeto_005_-_programas_radio_araucaria_-_fm.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1832/projeto_005_-_programas_radio_araucaria_-_fm.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PATROCINAR, COMO FORMA DE APOIO CULTURAL, OS PROGRAMAS PRODUZIDOS PELA ASSOCIAÇÃO ARAUCÁRIA DE COMUNICAÇÃO - RÁDIO ARAUCÁRIA FM - NOS TERMOS QUE ESTABELECE.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1834/projeto_006_-_contr_emerg_prof_atend_creche.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1834/projeto_006_-_contr_emerg_prof_atend_creche.pdf</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1835/projeto_007_-_uniformes_rede_publ_escolar_mun_.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1835/projeto_007_-_uniformes_rede_publ_escolar_mun_.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DO USO DE UNIFORME ESCOLAR NA REDE PÚBLICA MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1836/projeto_008_-_repasseassociacaouniversitarios_2015.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1836/projeto_008_-_repasseassociacaouniversitarios_2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO REPASSAR RECURSOS FINANCEIROS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL - OSC- VISANDO A EXECUÇÃO DO TRANSPORTE ESCOLAR UNIVERSITÁRIO DE 2025.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1837/projeto_009_-_aux_transp_escolar_ens_medio_cursos_tecnicos.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1837/projeto_009_-_aux_transp_escolar_ens_medio_cursos_tecnicos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDE5R AUXÍLIO PARA TRANSPORTE ESCOLAR PARA ESTUDANTES DO ENSINO MÉDIO, MATRÍCULADOS EM CURSOS TÉCNICOS.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1845/projeto_010_-_teletrabalho.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1845/projeto_010_-_teletrabalho.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1123/95, DE 04/04/1995, QUE DISPÕE SOBRE O QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1846/projeto_011_-_cdl_campanha_2025.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1846/projeto_011_-_cdl_campanha_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A CAMARA DE DIRIGENTES LOJISTAS - CDL, PARA O DESENVOLVIMENTO DA CAMPANHA "PREMIAÇÃO DE OURO 2025", VISANDO O AUMENTO DA ARRECADAÇÃO DO MUNICÍPIO, DETERMINANDO OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1847/projeto_012_-_contr_emerg_prof_matematica_educ_infantil.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1847/projeto_012_-_contr_emerg_prof_matematica_educ_infantil.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXCUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1854/projeto_013_-_alt_art__43_da_lei_2372_2017.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1854/projeto_013_-_alt_art__43_da_lei_2372_2017.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 2372/2017, DE 22/12/2017.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1855/projeto_014_-_contr_emerg_prof_anos_iniciais.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1855/projeto_014_-_contr_emerg_prof_anos_iniciais.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1866/projeto_015_-_disp_s_politica_mun_idoso_cria_conselho_fundo.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1866/projeto_015_-_disp_s_politica_mun_idoso_cria_conselho_fundo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DO IDOSO, CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA, O FUNDO MUNICIPAL DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1882/projeto_017_-_contr_emerg_tecnica_enfermagem.docx</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1882/projeto_017_-_contr_emerg_tecnica_enfermagem.docx</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1883/projeto_018_-_lei_refis_2025.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1883/projeto_018_-_lei_refis_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE RECUPERAÇÃO FISCAL E AUTORIZA A REMISSÃO DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS NO ÂMBITO DO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1884/projeto_019_-_alt_art__1o_da_lei_2463_2019_e_da_lei_2669_2023.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1884/projeto_019_-_alt_art__1o_da_lei_2463_2019_e_da_lei_2669_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI Nº 2.463/2019, DE 22/08/2019 E DA LEI 2.669/2023, DE 28/04/2023.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_020_-_repasse_bomb_voluntarios.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_020_-_repasse_bomb_voluntarios.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO REPASSAR RECURSOS FINANCEIROS A ASSOCIAÇÃO CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1891/projeto_021_-_repasse_maos_de_ouro_.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1891/projeto_021_-_repasse_maos_de_ouro_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO REPASSAR RECURSOS FINANCEIROS PARA A ASSOCIAÇÃO DE ARTESÃOS MÃOS DE OURO.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1892/projeto_022_-_contr_emerg_motorista_pintor_e_eletricista.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1892/projeto_022_-_contr_emerg_motorista_pintor_e_eletricista.pdf</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1893/projeto_023_-_inst__tiro_laco_taca_joaocarlostonial.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1893/projeto_023_-_inst__tiro_laco_taca_joaocarlostonial.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "II CAMPEONATO MUNICIPAL DE TIRO DE LAÇO - TAÇA JOÃO CARLOS TONIAL."</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1894/projeto_024_-_altera_ipergs__-.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1894/projeto_024_-_altera_ipergs__-.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O INSTITUTO DE PREVIDÊNCIA DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>CRIA A REDE DE APOIO ÀS ESCOLAS (RAE) DO MUNICÍPIO DE SÃO JOSÉ DO OURO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR PERMISSÃO DE USO DE BEM PÚBLICO.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>REVOGA A LEI 2320/2017 DE 13 DE FEVEREIRO DE 2017.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1912/projeto_028_-_auxilio_transp_equip_esport_grupos_cult_art_relig.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1912/projeto_028_-_auxilio_transp_equip_esport_grupos_cult_art_relig.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE AUXÍLIO A EQUIPES ESPORTIVAS, GRUPOS CULTURAIS, ARTÍSTICOS E RELIGIOSAS EM EVENTOS FORA DO MUNICÍPIO DE SÃO JOSÉ DO OURO, RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1918/projeto_029_-_contr_emerg_motorista.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1918/projeto_029_-_contr_emerg_motorista.pdf</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1919/projeto_030_-_autorizacao_de_uso_jipeiros.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1919/projeto_030_-_autorizacao_de_uso_jipeiros.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR AUTORIZAÇÃO DE USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1920/projeto_031_-_criacargo_monitor_escola.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1920/projeto_031_-_criacargo_monitor_escola.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE MONITOR DE ESCOLA.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1921/projeto_032_-_ampl_fono_alt_art__3o_da_lei_1123_95_q_geralserv.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1921/projeto_032_-_ampl_fono_alt_art__3o_da_lei_1123_95_q_geralserv.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 1123/1995, DE 04/04/1995.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1922/projeto_033_-_altera_disp_lei_no_2660_2023.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1922/projeto_033_-_altera_disp_lei_no_2660_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI 2660/2023, DE 13/03/2023.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1923/projeto_034_-alteradisp_lei_2463_2019_2669_2023.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1923/projeto_034_-alteradisp_lei_2463_2019_2669_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI Nº 2463/2019, DE 22/08/2019 E DÁ LEI 2669/2023, DE 28/04/2023.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1931/projeto_035_-_contr_emerg_servente.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1931/projeto_035_-_contr_emerg_servente.pdf</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1932/projeto_035_-_contr_emerg_servente.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1932/projeto_035_-_contr_emerg_servente.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DE IMÓVEL URBANO PARA AMPLIAÇÃO DO CEMITÉRIO MUNICIPAL E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1934/projeto_037_-_contr_emerg_aux_de_farma_e_oper_maqu_equp_rodov_.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1934/projeto_037_-_contr_emerg_aux_de_farma_e_oper_maqu_equp_rodov_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR CONTRATAÇÃO EMERGENCIAL</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1935/projeto_038_-_monitor_mult._vita_600e_-_bomb._volunt_.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1935/projeto_038_-_monitor_mult._vita_600e_-_bomb._volunt_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR AUTORIZAÇÃO DE USO DE BENS MÓVEIS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1938/projeto_039_-_contr_emerg_servente.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1938/projeto_039_-_contr_emerg_servente.pdf</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1939/projeto_040_-_alteracao_lei_magisterio_2372_2017.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1939/projeto_040_-_alteracao_lei_magisterio_2372_2017.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 2.372/2017, DE 22/12/20217, QUE ESTABELECE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO E INSTITUI O RESPECTIVO QUADRO DE CARGOS E FUNÇÕES.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1940/projeto_041_-_ampl_vaga_eng_civil_alt_art__3o_da_lei_1123_95_q_geralserv.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1940/projeto_041_-_ampl_vaga_eng_civil_alt_art__3o_da_lei_1123_95_q_geralserv.pdf</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1941/projeto_042_-aut_rep_rec_financ_ctg_piq_querencia_chamacrioula_a.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1941/projeto_042_-aut_rep_rec_financ_ctg_piq_querencia_chamacrioula_a.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL REPASSAR RECURSOS FINANCEIROS AO CTG PIQUETE DA QUERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO INDENIZAR AO ESTADO DO RIO GRANDE DO SUL BENFEITORIAS EDIFICADAS NO IMÓVEL MATRICULADO SOBRE Nº 2222, REG. 1/2.222, DO CRI SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1947/projeto_044_-_ppa_2026_a_2029.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1947/projeto_044_-_ppa_2026_a_2029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO PARA PERÍODO DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1950/projeto_045_-prorroga_vig_plmeducacao_31_12_26.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1950/projeto_045_-prorroga_vig_plmeducacao_31_12_26.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DO PRAZO PARA A CONCLUSÃO DA REVISÃO DO PLANO MUNICIPAL DE EDUCAÇÃO - PME DO MUNICÍPIO DE SÃO JOSÉ DO OURO/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO ECÔNOMICO E FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INCENTIVO ECONÔMICO CONSISTENTE NA EXECUÇÃO DE SERVIÇOS DE TERRAPLENAGEM EM BENEFÍCIO DE EMPRESAS E PRODUTORES RURAIS NO MUNICÍPIO DE SÃO JOSÉ DO OURO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1961/projeto_048_-_eja_cacique_doble_termo_coop.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1961/projeto_048_-_eja_cacique_doble_termo_coop.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O MUNICÍPIO DE CACIQUE DOBLE/RS, VISANDO OFERTA DA EDUCAÇÃO DE JOVENS E ADULTOS - ENSINO FUNDAMENTAL E MÉDIO NO POLO CACIQUE DOBLE, RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1962/projeto_049_-_acresce_dispositivo_a_lei_no_1601_2002_.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1962/projeto_049_-_acresce_dispositivo_a_lei_no_1601_2002_.pdf</t>
   </si>
   <si>
     <t>ACRESCE DISPOSIÇÕES A LEI 1601/2002, QUE INSTITUI O REGIME JURIDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1964/projeto_050_-_aut_abert_cred_pol_nac_aldirblanc_fom_cultura.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1964/projeto_050_-_aut_abert_cred_pol_nac_aldirblanc_fom_cultura.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO ANUAL DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1970/projeto_051_-_alteracao_lei_magisterio_2372_2017.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1970/projeto_051_-_alteracao_lei_magisterio_2372_2017.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2372, DE 22 DE DEZEMBRO DE 2017, "QUE ESTABELECE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE SÃO JOSÉ DO OURO, INTITUI O RESPECTIVO QUADRO DE CARGOS E FUNÇÕES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1988/projeto_052_-_lo_2026.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1988/projeto_052_-_lo_2026.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO ECONÔMICO E FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1992/projeto_053_-_altera_a_lei_1684_2003_-_art._75__.docx</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1992/projeto_053_-_altera_a_lei_1684_2003_-_art._75__.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1684/2003, DE 22/10/2003, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1833/projeto_de_lei_01_2025_-_altera_vale_refeicao.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1833/projeto_de_lei_01_2025_-_altera_vale_refeicao.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2191/2014, DE 19/02/2014, QUE INSTITUI PROGRAMA VALE-REFEIÇÃO NO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1848/projeto_de_lei_002_2025_extincao_cargo.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1848/projeto_de_lei_002_2025_extincao_cargo.pdf</t>
   </si>
   <si>
     <t>EXTINGUE CARGOS DE ASSESSOR LEGISLATIVO.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1849/projeto_de_lei_003_2025_altera_aux_legislativo.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1849/projeto_de_lei_003_2025_altera_aux_legislativo.pdf</t>
   </si>
   <si>
     <t>ALTERA NOMENCLATURA, ATRIBUIÇÕES E VALOR DOS VENCIMENTOS DO CARGO DE AUXILIAR LEGISLATIVO.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1851/projeto_de_lei_004_2025_vencimentos.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1851/projeto_de_lei_004_2025_vencimentos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS VENCIMENTOS DO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1900/projeto_005_2025_-_altera_ipergs__-.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1900/projeto_005_2025_-_altera_ipergs__-.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL FIRMAR CONVÊNIO COM O INSTITUTO DE PREVIDÊNCIA DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>DENOMINA CENTRO ADMINISTRATIVO DA SEDE DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DO OURO, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1982/ordem_sessao_ordinaria_15_-_21.10.2025.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1982/ordem_sessao_ordinaria_15_-_21.10.2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO, "RUA CAETANO PASINATO"</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI 05/2025, QUE AUTORIZA O PODER LEGISLATIVO MUNICIPAL FIRMAR CONVÊNIO COM O INSTITUTO DE PREVIDÊNCIA DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>OFVET</t>
   </si>
   <si>
     <t>OFÍCIO DE VETO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1838/of_gp_035_2025_-_enc_veto_e_razoes_do_veto.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1838/of_gp_035_2025_-_enc_veto_e_razoes_do_veto.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL REFERENTE A EMENDA AO PROJETO DE LEI 06/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1896,67 +1896,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1852/mocao_01_2025_-_mocao_de_repudio_aos_pedagios.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1853/mocao_02_2025_-_mocao_de_apoio_ao_deputado_paparico.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1968/projeto_de_decreto_legislativo_03_25_titulo_de_cidadao_ilton_nunes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1828/projeto_001_-_contr_emerg_prof_monitor_de_escola.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1829/projeto_002_-_contr_emerg_serv_atend_creche_aux.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1830/projeto_003_-_todosserv_revgeral_aumsal2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1831/projeto_004_-_alt_lei_2258_2015_vale_refeicao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1832/projeto_005_-_programas_radio_araucaria_-_fm.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1834/projeto_006_-_contr_emerg_prof_atend_creche.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1835/projeto_007_-_uniformes_rede_publ_escolar_mun_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1836/projeto_008_-_repasseassociacaouniversitarios_2015.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1837/projeto_009_-_aux_transp_escolar_ens_medio_cursos_tecnicos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1845/projeto_010_-_teletrabalho.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1846/projeto_011_-_cdl_campanha_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1847/projeto_012_-_contr_emerg_prof_matematica_educ_infantil.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1854/projeto_013_-_alt_art__43_da_lei_2372_2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1855/projeto_014_-_contr_emerg_prof_anos_iniciais.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1866/projeto_015_-_disp_s_politica_mun_idoso_cria_conselho_fundo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1882/projeto_017_-_contr_emerg_tecnica_enfermagem.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1883/projeto_018_-_lei_refis_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1884/projeto_019_-_alt_art__1o_da_lei_2463_2019_e_da_lei_2669_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_020_-_repasse_bomb_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1891/projeto_021_-_repasse_maos_de_ouro_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1892/projeto_022_-_contr_emerg_motorista_pintor_e_eletricista.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1893/projeto_023_-_inst__tiro_laco_taca_joaocarlostonial.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1894/projeto_024_-_altera_ipergs__-.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1912/projeto_028_-_auxilio_transp_equip_esport_grupos_cult_art_relig.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1918/projeto_029_-_contr_emerg_motorista.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1919/projeto_030_-_autorizacao_de_uso_jipeiros.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1920/projeto_031_-_criacargo_monitor_escola.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1921/projeto_032_-_ampl_fono_alt_art__3o_da_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1922/projeto_033_-_altera_disp_lei_no_2660_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1923/projeto_034_-alteradisp_lei_2463_2019_2669_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1931/projeto_035_-_contr_emerg_servente.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1932/projeto_035_-_contr_emerg_servente.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1934/projeto_037_-_contr_emerg_aux_de_farma_e_oper_maqu_equp_rodov_.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1935/projeto_038_-_monitor_mult._vita_600e_-_bomb._volunt_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1938/projeto_039_-_contr_emerg_servente.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1939/projeto_040_-_alteracao_lei_magisterio_2372_2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1940/projeto_041_-_ampl_vaga_eng_civil_alt_art__3o_da_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1941/projeto_042_-aut_rep_rec_financ_ctg_piq_querencia_chamacrioula_a.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1947/projeto_044_-_ppa_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1950/projeto_045_-prorroga_vig_plmeducacao_31_12_26.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1961/projeto_048_-_eja_cacique_doble_termo_coop.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1962/projeto_049_-_acresce_dispositivo_a_lei_no_1601_2002_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1964/projeto_050_-_aut_abert_cred_pol_nac_aldirblanc_fom_cultura.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1970/projeto_051_-_alteracao_lei_magisterio_2372_2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1988/projeto_052_-_lo_2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1992/projeto_053_-_altera_a_lei_1684_2003_-_art._75__.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1833/projeto_de_lei_01_2025_-_altera_vale_refeicao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1848/projeto_de_lei_002_2025_extincao_cargo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1849/projeto_de_lei_003_2025_altera_aux_legislativo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1851/projeto_de_lei_004_2025_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1900/projeto_005_2025_-_altera_ipergs__-.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1982/ordem_sessao_ordinaria_15_-_21.10.2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1838/of_gp_035_2025_-_enc_veto_e_razoes_do_veto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1852/mocao_01_2025_-_mocao_de_repudio_aos_pedagios.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1853/mocao_02_2025_-_mocao_de_apoio_ao_deputado_paparico.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1968/projeto_de_decreto_legislativo_03_25_titulo_de_cidadao_ilton_nunes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1828/projeto_001_-_contr_emerg_prof_monitor_de_escola.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1829/projeto_002_-_contr_emerg_serv_atend_creche_aux.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1830/projeto_003_-_todosserv_revgeral_aumsal2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1831/projeto_004_-_alt_lei_2258_2015_vale_refeicao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1832/projeto_005_-_programas_radio_araucaria_-_fm.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1834/projeto_006_-_contr_emerg_prof_atend_creche.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1835/projeto_007_-_uniformes_rede_publ_escolar_mun_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1836/projeto_008_-_repasseassociacaouniversitarios_2015.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1837/projeto_009_-_aux_transp_escolar_ens_medio_cursos_tecnicos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1845/projeto_010_-_teletrabalho.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1846/projeto_011_-_cdl_campanha_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1847/projeto_012_-_contr_emerg_prof_matematica_educ_infantil.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1854/projeto_013_-_alt_art__43_da_lei_2372_2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1855/projeto_014_-_contr_emerg_prof_anos_iniciais.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1866/projeto_015_-_disp_s_politica_mun_idoso_cria_conselho_fundo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1882/projeto_017_-_contr_emerg_tecnica_enfermagem.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1883/projeto_018_-_lei_refis_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1884/projeto_019_-_alt_art__1o_da_lei_2463_2019_e_da_lei_2669_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_020_-_repasse_bomb_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1891/projeto_021_-_repasse_maos_de_ouro_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1892/projeto_022_-_contr_emerg_motorista_pintor_e_eletricista.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1893/projeto_023_-_inst__tiro_laco_taca_joaocarlostonial.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1894/projeto_024_-_altera_ipergs__-.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1912/projeto_028_-_auxilio_transp_equip_esport_grupos_cult_art_relig.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1918/projeto_029_-_contr_emerg_motorista.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1919/projeto_030_-_autorizacao_de_uso_jipeiros.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1920/projeto_031_-_criacargo_monitor_escola.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1921/projeto_032_-_ampl_fono_alt_art__3o_da_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1922/projeto_033_-_altera_disp_lei_no_2660_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1923/projeto_034_-alteradisp_lei_2463_2019_2669_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1931/projeto_035_-_contr_emerg_servente.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1932/projeto_035_-_contr_emerg_servente.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1934/projeto_037_-_contr_emerg_aux_de_farma_e_oper_maqu_equp_rodov_.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1935/projeto_038_-_monitor_mult._vita_600e_-_bomb._volunt_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1938/projeto_039_-_contr_emerg_servente.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1939/projeto_040_-_alteracao_lei_magisterio_2372_2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1940/projeto_041_-_ampl_vaga_eng_civil_alt_art__3o_da_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1941/projeto_042_-aut_rep_rec_financ_ctg_piq_querencia_chamacrioula_a.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1947/projeto_044_-_ppa_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1950/projeto_045_-prorroga_vig_plmeducacao_31_12_26.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1961/projeto_048_-_eja_cacique_doble_termo_coop.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1962/projeto_049_-_acresce_dispositivo_a_lei_no_1601_2002_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1964/projeto_050_-_aut_abert_cred_pol_nac_aldirblanc_fom_cultura.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1970/projeto_051_-_alteracao_lei_magisterio_2372_2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1988/projeto_052_-_lo_2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1992/projeto_053_-_altera_a_lei_1684_2003_-_art._75__.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1833/projeto_de_lei_01_2025_-_altera_vale_refeicao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1848/projeto_de_lei_002_2025_extincao_cargo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1849/projeto_de_lei_003_2025_altera_aux_legislativo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1851/projeto_de_lei_004_2025_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1900/projeto_005_2025_-_altera_ipergs__-.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1982/ordem_sessao_ordinaria_15_-_21.10.2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2025/1838/of_gp_035_2025_-_enc_veto_e_razoes_do_veto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="228.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="149.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>