--- v0 (2026-02-04)
+++ v1 (2026-05-05)
@@ -10,176 +10,629 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="193">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2027</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>EDUARDO PASINATTO</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/</t>
+  </si>
+  <si>
+    <t>PARA QUE SEJMA TOMADO PROVIDÊNCIAS PARA O RETORNO DA FEIRA DO PRODUTOR PARA A PRAÇA ANTONIO BÓS FILHO</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>LUCINARA DE OLIVEIRA PILOTTO - Suna</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA ANTONIO FINCO SAÍDA PARA O BARRACÃO.</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>GIOVANI MENEGAT</t>
+  </si>
+  <si>
+    <t>PARA QUE SEJA MELHORADA A ILUMINAÇÃO NO GINÁSIO DE ESPORTES DO BAIRRO DAS CANÇÕES.</t>
+  </si>
+  <si>
+    <t>2031</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>LIRIO BIASI JUNIOR - Junior Biasi</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITA A REVITALIZAÇÃO COMPLETA E IMEDIATA DA PRAÇA HONÓRIO CORSO, CENTRO DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2035</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>MARIVONE RIZZON - Professora Marivone, LIRIO BIASI JUNIOR - Junior Biasi</t>
+  </si>
+  <si>
+    <t>SOLICITA INSTALAÇÃO DE UM QUEBRA MOLAS NA ESTRADA DA GUANABARA, LINHA FÁTIMA.</t>
+  </si>
+  <si>
+    <t>2038</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Para que seja feita a implantação de 02 redutores de velocidade na rodovia RS 343.</t>
+  </si>
+  <si>
+    <t>2039</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>PARA QUE O EXECUTIVO CONSTRUA UM ABIRGO DE PASSAGEIROS EM FRENTE A COOPERCAMPOS.</t>
+  </si>
+  <si>
+    <t>2042</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>QUE SEJA IMPLANTADO TEMPO MÁXIMO DE ESTACIONAMENTO DE UMA HORA NA AVENIDA JOSÉ GELAIN, NO TRECHO PRÓXIMO AO POSTO DE SAÚDE DE AMBOS OS LADOS DA VIA.</t>
+  </si>
+  <si>
+    <t>2047</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>MARIVONE RIZZON - Professora Marivone</t>
+  </si>
+  <si>
+    <t>PARA QUE O EXECUTIVO PROVIDENCIE A COBERTURA PARA A ENTRADA DA UBS DO BAIRRO DAS CANÇÕES.</t>
+  </si>
+  <si>
+    <t>2028</t>
+  </si>
+  <si>
+    <t>PP</t>
+  </si>
+  <si>
+    <t>Pedido de Providência</t>
+  </si>
+  <si>
+    <t>SOLICITA AO EXECUTIVO PARA QUE BUSQUE INFORMAÇÕES JUNTO A CORSAN SOBRE A FREQUENTE FALTA DE ÁGUA NA CIDADE.</t>
+  </si>
+  <si>
+    <t>2034</t>
+  </si>
+  <si>
+    <t>LIRIO BIASI JUNIOR - Junior Biasi, ADÃO PIMENTEL, LUCAS PEREIRA DA LUZ - Lucas da Saúde, LUIZ PRESCENDO - Piter, MARIVONE RIZZON - Professora Marivone</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO ANALISE A ESTRUTURA REMUNERATÓRIA DOS CARGOS DE PROVIMENTO EFETIVO DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2037</t>
+  </si>
+  <si>
+    <t>QUE O EXECUTIVO MUNICIPAL DE SÃO JOSÉ DO OURO/RS ELABORE UM PROJETO DE PAVIMENTAÇÃO, COM ASFALTO OU PAVER, NO TRECHO COMPREENDIDO ENTRE O TREVO DO CERRO AZUL, NA RS-343, ATÉ O SANTUÁRIO NOSSA SENHORA DA SALETE,</t>
+  </si>
+  <si>
+    <t>2040</t>
+  </si>
+  <si>
+    <t>SEJA ELABORADO UM PROJETO PARA IMPLANTAÇÃO DE UMA PISTA DE ATLETISMO NO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
+  </si>
+  <si>
+    <t>2046</t>
+  </si>
+  <si>
+    <t>LUCAS PEREIRA DA LUZ - Lucas da Saúde, LIRIO BIASI JUNIOR - Junior Biasi, MARIVONE RIZZON - Professora Marivone</t>
+  </si>
+  <si>
+    <t>PARA QUE O PODER EXECUTIVO PROVIDENCIE A AQUISIÇÃO DE CARRINHOS ADEQUADOSDE LIMPEZA PARA TODAS AS UNIDADES BÁSICAS DE SAÚDE E DEMAIS SETORES PÚBLICOS.</t>
+  </si>
+  <si>
+    <t>2049</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>LIRIO BIASI JUNIOR - Junior Biasi, ADÃO PIMENTEL, LUCAS PEREIRA DA LUZ - Lucas da Saúde, MARIVONE RIZZON - Professora Marivone</t>
+  </si>
+  <si>
+    <t>PARA QUE O PODER EXECUTIVO ADOTE AS PROVIDÊNCIAS URGENTES PARA A CONCLUSÃO DA OBRA DE ILUMINAÇÃO PÚBLICA DO CANTEIRO CENTRAL DE NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>2051</t>
+  </si>
+  <si>
+    <t>LUCAS PEREIRA DA LUZ - Lucas da Saúde</t>
+  </si>
+  <si>
+    <t>PARA QUE O PODER EXECUTIVO AVALIE A POSSIBILIDADE DE DISPONIBILIZAR AMBULÂNCIA E EQUIPE DE ATENDIMENTO PARA EVENTOS REALIZADOS NO TERRITÓRIO DO MUNICÍPIO, DESDE QUE DEVIDAMENTE REGULARIZADOS E AUTORIZAD9OS PELOS ÓRGÃOS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2050</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>CCJ - Comissão de Constituição e Justiça</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2050/projeto_de_decreto_legislativo_01_26_prestacao_de_contas_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DE GOVERNO DO PREFEITO ANTONIO JOSÉ BIANCHIN E VICE VALENTIM GELAIN REFERENTE AO EXERCÍCIO DE 2024.</t>
+  </si>
+  <si>
     <t>2001</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Vilmar de Biasi</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2001/projeto_001_-_todosserv_revgeral_aumsal2026.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2001/projeto_001_-_todosserv_revgeral_aumsal2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E AUMENTO A TODOS OS SERVIDORES PÚBLICO MUNICIPAIS.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2002/projeto_002_-_revisao_geral_subsidio_2025.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2002/projeto_002_-_revisao_geral_subsidio_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, VEREADORES E SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2003/projeto_003_-_ressarc_mun_sanan_perm_sabrina_denaina_.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2003/projeto_003_-_ressarc_mun_sanan_perm_sabrina_denaina_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RESSARCIR DESPESAS COM CONTRATAÇÃO TEMPORÁRIA DE PROFESSOR PELO MUNICÍPIO DE SANANDUVA-RS, EM RAZÃO DE LICENÇA-MATERNIDADE DE SERVIDORA EM REGIME DE PERMUTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2004/projeto_004_-_ampl_vaga_mon_escola_art__3_da_lei_1123_95_q_geralserv.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2004/projeto_004_-_ampl_vaga_mon_escola_art__3_da_lei_1123_95_q_geralserv.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº1123/1995, DE 04/04/1995</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2005/projeto_005_-_ampl_vagas_prof_educintantil_artes_art__42_da_lei_2372_17_magisterio.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2005/projeto_005_-_ampl_vagas_prof_educintantil_artes_art__42_da_lei_2372_17_magisterio.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 2372/2017, DE 22/12/2017.</t>
   </si>
   <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2012/projeto_006_-_repasseassociacaouniversitarios_2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO OURO REPASSAR RECURSOS FINANCEIROS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL - OSC - VISANDO A EXECUÇÃO DO TRANSPORTE ESCOLAR UNIVERSITÁRIO DE 2026</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2013/projeto_007_-_programas_radio_araucaria_-_fm.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PATROCINAR, COMO FORMA DE APOIO CULTURAL, OS PROGRAMAS PRODUZIDOS PELA ASSOCIAÇÃO ARAUCÁRIA DE COMUNICAÇÃO - RÁDIO ARAUCÁRIA FM - NOS TERMOS QUE ESTABELECE.</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2014/projeto_008_-_acrescenta_disp_a_lei_2749_2025_auxtranspcursostecnicos.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 2749, DE 13 DE FEVEREIRO DE 2025.</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2015/projeto_009_-_alt_padraovcto_escol_aux_adm_amplia_vagas_cuidadorsocial.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 1123/1995, DE 04 DE ABRIL DE 1995, QUE DISPÕE SOBRE O QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO, ESTABELECE O PLANO DE CARREIRA DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2016/projeto_010_-_altera_disp_art._3_lei_2626_2022_ced_sala_jiu_jitsu.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O CAPUT DO ART. 3º DA LEI MUNICIPAL Nº 2626, DE 20 DE JULHO DE 2022, QUE AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR AUTORIZAÇÃO DE USO DE BEM PÚBLICO.</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2017/projeto_011_-_altera_o_anexo_i_da_lei_1123_95_cargo_telefonista_e_monitor_de_escola.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA AS ESPECIFICAÇÕES DO CARGO DE TELEFONISTA E DE MONITOR DE ESCOLA, CONSTANTES DO ANEXO I DA LEI MUNICIPAL Nº 1123/1995.</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2018/projeto_012_-_altera._disp._do_art._15_da_lei_2523_2020_-_comma.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDÇÃO DO ART. 15 DA LEI MUNICIPAL Nº 2.523, DE 17 DE DEZEMBRO DE 2020, QUE DISPÕE SOBRE A COMPOSIÇÃO DO CONSELHO MUNICIPAL DO MEIO AMBIENTE - COMMA.</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2019/projeto_013_-_cdl_campanha_2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A A CÂMARA DE DIRIGENTES LOJISTAS - CDL, PARA O DESENVOLVIMENTO DA CAMPANHA "PREMIAÇÃO DE OURO 2026", VISANDO O AUMENTO DA ARRECADAÇÃO DO MUNICÍPIO, DETERMINANDO OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2020/projeto_014_-_consultas_exames.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 1601/2002, QUE DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO, PARA INCLUIR HIPÓTESES DE AFASTAMENTO PARA CONSULTA E EXAMES MÉDICOS E ODONTOLÓGICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2021/projeto_015_-_faltas_pandemia_-_covid19.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O CÔMPUTO DE AUSÊNCIAS OCORRIDAS DURANTE O PERÍODO DE PANDEMIA DA COVID-19 PARA FINS DE VANTAGENS FUNCIONAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2022/projeto_016_-_amplia_perimetro_urbano_as.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DO PERÍMETRO URBANO DO MUNICÍPIO DE SÃO JOSÉ DO OURO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2023/projeto_017_-_perm_uso_imovel_estrutural_giotto_ltda.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FORMALIZAR PERMISSÃO DE USO DE BEM IMÓVEL PÚBLICO.</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2024/projeto_018_-_perm_uso_imovel_garbin__bergamo_ltda.pdf</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2025/projeto_019_-_programa_animais_amigos_de_ouro.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE PROTEÇÃO E CONTROLE POPULACIONAL ÉTICO DE CÃES E GATOS - AMIGOS DE OURO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2030</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2030/projeto_020_-_cef_finisa.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO  MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, NO ÂMBITO DO PROGRAMA FINISA - FINANCIAMENTO À INFRAESTRUTURA E AO SANEAMENTO - MODALIDADE APOIO FINANCEIRO, E DÁ OUTRAS PROVIÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2043</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2043/projeto_022-_contratacao_emergencial_licenciador_ambiental.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE LICENCIADOR AMBIENTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2044</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2044/projeto_023-abert_cred_esp_impl_pol_nac_aldir_blanc_fom_cult_ciclo2.pdf</t>
+  </si>
+  <si>
+    <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE SÃO JOSÉ DO OURO, ESTADO DO RIO GRANDE DO SUL, AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO ANUAL DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2006</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>EDUARDO LUIZ PASINATTO, LUCINARA FÁTIMA PILOTTO E RODRIGO BOEIRA DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2006/projeto_de_lei_01_2025_-__reajuste_servidores_legislativos.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2006/projeto_de_lei_01_2025_-__reajuste_servidores_legislativos.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>LIRIO BIASI JUNIOR - Junior Biasi</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2007/projeto_lei_002_2026_-_denomina_posto_bairro_das_cancoes.pdf</t>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2007/projeto_lei_002_2026_-_denomina_posto_bairro_das_cancoes.pdf</t>
   </si>
   <si>
     <t>DENOMINA UNIDADE BÁSICA DE SAÚDE DO MUNICÍPIO DE SÃO JOSÉ DO OURO/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2008/projeto_lei_003_2026_-_denomina_ginasio_de_esportes_bairro_das_cancoes.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA GINÁSIO MUNICIPAL DE ESPORTES BAIRRO DAS CANÇÕES DO MUNICÍPIO DE ÃO JOSÉ DO OURO/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2048</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2048/projeto_de_lei_004_2026_-_denomina_cras.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA PRÉDIO DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS) DO MUNICÍPIO DE SÃO JOSÉ DO OURO/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2029</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2029/projeto_de_resolucao_001_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO JOSÉ DO OURO PARA AMPLIAR A PUBLICIDADE E PARTICIPAÇÃO DAS ENTIDADES DA SOCIEDADE CIVIL NA TRAMITAÇÃO DE PROPOSIÇÕES LEGISLATIVAS.</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>REQUER PARA QUE SEJA REALIZADA SESSÃO SOLENE EM HOMENAGEM AOS 65 ANOS DO CTG PIQUETE DA QUERÊNCIA.</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>REQUERER SEJA FEITA SESSÃO SOLENE EM HOMENAGEM AS LAÇADORES CAMPEÕES NO RODEIO INTERNACIONAL DE VACARIA.</t>
+  </si>
+  <si>
+    <t>2041</t>
+  </si>
+  <si>
+    <t>LIRIO BIASI JUNIOR - Junior Biasi, MARIVONE RIZZON - Professora Marivone, ADÃO PIMENTEL, LUCAS PEREIRA DA LUZ - Lucas da Saúde</t>
+  </si>
+  <si>
+    <t>PARA QUE A MESA DIRETORA PARA QUE TOME PROVIDÊNCIAS ADMINISTRATIVAS E INSTITUCIONAIS NECESSÁRIAS PARA A REALIZAÇÃO DE SESSÕES ETINERANTES NAS COMUNIDADES E BAIRROS DA CIDADE.</t>
+  </si>
+  <si>
+    <t>2045</t>
+  </si>
+  <si>
+    <t>SOLICITA PARA QUE SEJA REALIZADA SESSÃO SOLENE EM HOMENAGEM AO GRUPO DE ESCOTEIROS OURENSES.</t>
+  </si>
+  <si>
+    <t>2032</t>
+  </si>
+  <si>
+    <t>EMEN</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>Emenda MODIFICATIVA ao Projeto de Lei 19/2026.</t>
+  </si>
+  <si>
+    <t>2033</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva ao Projeto de Lei 09/2026</t>
+  </si>
+  <si>
+    <t>2036</t>
+  </si>
+  <si>
+    <t>PCE</t>
+  </si>
+  <si>
+    <t>Prestação de Contas Executivo</t>
+  </si>
+  <si>
+    <t>Tribunal de Contas</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS DO ANO DE 2024, TENDO COMO ORDENADOR DE DESPESAS OS SENHORES ANTONIO JOSÉ BIANCHIN E VALENTIN GELAIN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -483,68 +936,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2001/projeto_001_-_todosserv_revgeral_aumsal2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2002/projeto_002_-_revisao_geral_subsidio_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2003/projeto_003_-_ressarc_mun_sanan_perm_sabrina_denaina_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2004/projeto_004_-_ampl_vaga_mon_escola_art__3_da_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2005/projeto_005_-_ampl_vagas_prof_educintantil_artes_art__42_da_lei_2372_17_magisterio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2006/projeto_de_lei_01_2025_-__reajuste_servidores_legislativos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2007/projeto_lei_002_2026_-_denomina_posto_bairro_das_cancoes.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2050/projeto_de_decreto_legislativo_01_26_prestacao_de_contas_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2001/projeto_001_-_todosserv_revgeral_aumsal2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2002/projeto_002_-_revisao_geral_subsidio_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2003/projeto_003_-_ressarc_mun_sanan_perm_sabrina_denaina_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2004/projeto_004_-_ampl_vaga_mon_escola_art__3_da_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2005/projeto_005_-_ampl_vagas_prof_educintantil_artes_art__42_da_lei_2372_17_magisterio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2012/projeto_006_-_repasseassociacaouniversitarios_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2013/projeto_007_-_programas_radio_araucaria_-_fm.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2014/projeto_008_-_acrescenta_disp_a_lei_2749_2025_auxtranspcursostecnicos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2015/projeto_009_-_alt_padraovcto_escol_aux_adm_amplia_vagas_cuidadorsocial.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2016/projeto_010_-_altera_disp_art._3_lei_2626_2022_ced_sala_jiu_jitsu.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2017/projeto_011_-_altera_o_anexo_i_da_lei_1123_95_cargo_telefonista_e_monitor_de_escola.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2018/projeto_012_-_altera._disp._do_art._15_da_lei_2523_2020_-_comma.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2019/projeto_013_-_cdl_campanha_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2020/projeto_014_-_consultas_exames.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2021/projeto_015_-_faltas_pandemia_-_covid19.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2022/projeto_016_-_amplia_perimetro_urbano_as.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2023/projeto_017_-_perm_uso_imovel_estrutural_giotto_ltda.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2024/projeto_018_-_perm_uso_imovel_garbin__bergamo_ltda.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2025/projeto_019_-_programa_animais_amigos_de_ouro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2030/projeto_020_-_cef_finisa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2043/projeto_022-_contratacao_emergencial_licenciador_ambiental.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2044/projeto_023-abert_cred_esp_impl_pol_nac_aldir_blanc_fom_cult_ciclo2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2006/projeto_de_lei_01_2025_-__reajuste_servidores_legislativos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2007/projeto_lei_002_2026_-_denomina_posto_bairro_das_cancoes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2008/projeto_lei_003_2026_-_denomina_ginasio_de_esportes_bairro_das_cancoes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2048/projeto_de_lei_004_2026_-_denomina_cras.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2029/projeto_de_resolucao_001_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="75" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="223.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="139.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="159.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -572,198 +1025,1386 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="G5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>32</v>
       </c>
-      <c r="B7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>38</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>21</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>42</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" t="s">
+        <v>46</v>
+      </c>
+      <c r="F11" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>17</v>
       </c>
-      <c r="D8" t="s">
-[...11 lines deleted...]
-      <c r="H8" t="s">
+      <c r="D12" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" t="s">
+        <v>46</v>
+      </c>
+      <c r="F12" t="s">
+        <v>49</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" t="s">
+        <v>46</v>
+      </c>
+      <c r="F13" t="s">
+        <v>49</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>24</v>
+      </c>
+      <c r="D14" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" t="s">
+        <v>46</v>
+      </c>
+      <c r="F14" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" t="s">
+        <v>46</v>
+      </c>
+      <c r="F15" t="s">
+        <v>56</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" t="s">
+        <v>60</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" t="s">
+        <v>46</v>
+      </c>
+      <c r="F17" t="s">
+        <v>63</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" t="s">
+        <v>66</v>
+      </c>
+      <c r="E18" t="s">
+        <v>67</v>
+      </c>
+      <c r="F18" t="s">
+        <v>68</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H18" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" t="s">
+        <v>72</v>
+      </c>
+      <c r="E19" t="s">
+        <v>73</v>
+      </c>
+      <c r="F19" t="s">
+        <v>74</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" t="s">
+        <v>72</v>
+      </c>
+      <c r="E20" t="s">
+        <v>73</v>
+      </c>
+      <c r="F20" t="s">
+        <v>74</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H20" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" t="s">
+        <v>73</v>
+      </c>
+      <c r="F21" t="s">
+        <v>74</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H21" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" t="s">
+        <v>72</v>
+      </c>
+      <c r="E22" t="s">
+        <v>73</v>
+      </c>
+      <c r="F22" t="s">
+        <v>74</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H22" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" t="s">
+        <v>72</v>
+      </c>
+      <c r="E23" t="s">
+        <v>73</v>
+      </c>
+      <c r="F23" t="s">
+        <v>74</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H23" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>59</v>
+      </c>
+      <c r="D24" t="s">
+        <v>72</v>
+      </c>
+      <c r="E24" t="s">
+        <v>73</v>
+      </c>
+      <c r="F24" t="s">
+        <v>74</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H24" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" t="s">
+        <v>72</v>
+      </c>
+      <c r="E25" t="s">
+        <v>73</v>
+      </c>
+      <c r="F25" t="s">
+        <v>74</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H25" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" t="s">
+        <v>72</v>
+      </c>
+      <c r="E26" t="s">
+        <v>73</v>
+      </c>
+      <c r="F26" t="s">
+        <v>74</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H26" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27" t="s">
+        <v>72</v>
+      </c>
+      <c r="E27" t="s">
+        <v>73</v>
+      </c>
+      <c r="F27" t="s">
+        <v>74</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H27" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>101</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
         <v>41</v>
+      </c>
+      <c r="D28" t="s">
+        <v>72</v>
+      </c>
+      <c r="E28" t="s">
+        <v>73</v>
+      </c>
+      <c r="F28" t="s">
+        <v>74</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H28" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>105</v>
+      </c>
+      <c r="D29" t="s">
+        <v>72</v>
+      </c>
+      <c r="E29" t="s">
+        <v>73</v>
+      </c>
+      <c r="F29" t="s">
+        <v>74</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H29" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>108</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>109</v>
+      </c>
+      <c r="D30" t="s">
+        <v>72</v>
+      </c>
+      <c r="E30" t="s">
+        <v>73</v>
+      </c>
+      <c r="F30" t="s">
+        <v>74</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>112</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>113</v>
+      </c>
+      <c r="D31" t="s">
+        <v>72</v>
+      </c>
+      <c r="E31" t="s">
+        <v>73</v>
+      </c>
+      <c r="F31" t="s">
+        <v>74</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H31" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>116</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>117</v>
+      </c>
+      <c r="D32" t="s">
+        <v>72</v>
+      </c>
+      <c r="E32" t="s">
+        <v>73</v>
+      </c>
+      <c r="F32" t="s">
+        <v>74</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H32" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>120</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>121</v>
+      </c>
+      <c r="D33" t="s">
+        <v>72</v>
+      </c>
+      <c r="E33" t="s">
+        <v>73</v>
+      </c>
+      <c r="F33" t="s">
+        <v>74</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H33" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>124</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>125</v>
+      </c>
+      <c r="D34" t="s">
+        <v>72</v>
+      </c>
+      <c r="E34" t="s">
+        <v>73</v>
+      </c>
+      <c r="F34" t="s">
+        <v>74</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H34" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>128</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>129</v>
+      </c>
+      <c r="D35" t="s">
+        <v>72</v>
+      </c>
+      <c r="E35" t="s">
+        <v>73</v>
+      </c>
+      <c r="F35" t="s">
+        <v>74</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H35" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>132</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>133</v>
+      </c>
+      <c r="D36" t="s">
+        <v>72</v>
+      </c>
+      <c r="E36" t="s">
+        <v>73</v>
+      </c>
+      <c r="F36" t="s">
+        <v>74</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H36" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>135</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>136</v>
+      </c>
+      <c r="D37" t="s">
+        <v>72</v>
+      </c>
+      <c r="E37" t="s">
+        <v>73</v>
+      </c>
+      <c r="F37" t="s">
+        <v>74</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H37" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>139</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>140</v>
+      </c>
+      <c r="D38" t="s">
+        <v>72</v>
+      </c>
+      <c r="E38" t="s">
+        <v>73</v>
+      </c>
+      <c r="F38" t="s">
+        <v>74</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H38" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>143</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>144</v>
+      </c>
+      <c r="D39" t="s">
+        <v>72</v>
+      </c>
+      <c r="E39" t="s">
+        <v>73</v>
+      </c>
+      <c r="F39" t="s">
+        <v>74</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H39" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>147</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>148</v>
+      </c>
+      <c r="D40" t="s">
+        <v>72</v>
+      </c>
+      <c r="E40" t="s">
+        <v>73</v>
+      </c>
+      <c r="F40" t="s">
+        <v>74</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H40" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>151</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>152</v>
+      </c>
+      <c r="E41" t="s">
+        <v>153</v>
+      </c>
+      <c r="F41" t="s">
+        <v>154</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H41" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>157</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E42" t="s">
+        <v>153</v>
+      </c>
+      <c r="F42" t="s">
+        <v>25</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H42" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>160</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>20</v>
+      </c>
+      <c r="D43" t="s">
+        <v>152</v>
+      </c>
+      <c r="E43" t="s">
+        <v>153</v>
+      </c>
+      <c r="F43" t="s">
+        <v>25</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H43" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>163</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>24</v>
+      </c>
+      <c r="D44" t="s">
+        <v>152</v>
+      </c>
+      <c r="E44" t="s">
+        <v>153</v>
+      </c>
+      <c r="F44" t="s">
+        <v>60</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H44" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>166</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" t="s">
+        <v>167</v>
+      </c>
+      <c r="E45" t="s">
+        <v>168</v>
+      </c>
+      <c r="F45" t="s">
+        <v>49</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H45" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>171</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" t="s">
+        <v>172</v>
+      </c>
+      <c r="E46" t="s">
+        <v>173</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>175</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" t="s">
+        <v>172</v>
+      </c>
+      <c r="E47" t="s">
+        <v>173</v>
+      </c>
+      <c r="F47" t="s">
+        <v>25</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>177</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>20</v>
+      </c>
+      <c r="D48" t="s">
+        <v>172</v>
+      </c>
+      <c r="E48" t="s">
+        <v>173</v>
+      </c>
+      <c r="F48" t="s">
+        <v>178</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>180</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>24</v>
+      </c>
+      <c r="D49" t="s">
+        <v>172</v>
+      </c>
+      <c r="E49" t="s">
+        <v>173</v>
+      </c>
+      <c r="F49" t="s">
+        <v>60</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>182</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
+        <v>183</v>
+      </c>
+      <c r="E50" t="s">
+        <v>184</v>
+      </c>
+      <c r="F50" t="s">
+        <v>25</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>186</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" t="s">
+        <v>183</v>
+      </c>
+      <c r="E51" t="s">
+        <v>184</v>
+      </c>
+      <c r="F51" t="s">
+        <v>25</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>188</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>189</v>
+      </c>
+      <c r="E52" t="s">
+        <v>190</v>
+      </c>
+      <c r="F52" t="s">
+        <v>191</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>