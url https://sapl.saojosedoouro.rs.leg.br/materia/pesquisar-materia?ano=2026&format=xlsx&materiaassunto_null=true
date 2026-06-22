--- v1 (2026-05-05)
+++ v2 (2026-06-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="238">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -105,152 +105,200 @@
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>LIRIO BIASI JUNIOR - Junior Biasi</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A REVITALIZAÇÃO COMPLETA E IMEDIATA DA PRAÇA HONÓRIO CORSO, CENTRO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MARIVONE RIZZON - Professora Marivone, LIRIO BIASI JUNIOR - Junior Biasi</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE UM QUEBRA MOLAS NA ESTRADA DA GUANABARA, LINHA FÁTIMA.</t>
   </si>
   <si>
+    <t>2060</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>MARIVONE RIZZON - Professora Marivone</t>
+  </si>
+  <si>
+    <t>SEJAM ADQUIRIDOS MAIS CADEIRAS PARA AS PESSOAS QUE AGUARDAM ATENDIMENTO NO POSTO DE SAÚDE DO CENTRO.</t>
+  </si>
+  <si>
     <t>2038</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Para que seja feita a implantação de 02 redutores de velocidade na rodovia RS 343.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PARA QUE O EXECUTIVO CONSTRUA UM ABIRGO DE PASSAGEIROS EM FRENTE A COOPERCAMPOS.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>QUE SEJA IMPLANTADO TEMPO MÁXIMO DE ESTACIONAMENTO DE UMA HORA NA AVENIDA JOSÉ GELAIN, NO TRECHO PRÓXIMO AO POSTO DE SAÚDE DE AMBOS OS LADOS DA VIA.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>MARIVONE RIZZON - Professora Marivone</t>
-[...1 lines deleted...]
-  <si>
     <t>PARA QUE O EXECUTIVO PROVIDENCIE A COBERTURA PARA A ENTRADA DA UBS DO BAIRRO DAS CANÇÕES.</t>
   </si>
   <si>
+    <t>2065</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Todos os Vereadores</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APOIO À EDUCAÇÃO PÚBLICA ESTADUAL E ÀS COMUNIDADES ESCOLARES DO RIO GRANDE DO SUL, EM DEFESA DA GESTÃO PÚBLICA DAS ESCOLAS ESTADUAIS E CONTRARIAMENTE A IMPLANTAÇÃO DO PROJETO DE PARCERIA PÚBLICO PRIVADAS (PPPs) NA REDE ESTADUAL DE ENSINO.</t>
+  </si>
+  <si>
     <t>2028</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PARA QUE BUSQUE INFORMAÇÕES JUNTO A CORSAN SOBRE A FREQUENTE FALTA DE ÁGUA NA CIDADE.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>LIRIO BIASI JUNIOR - Junior Biasi, ADÃO PIMENTEL, LUCAS PEREIRA DA LUZ - Lucas da Saúde, LUIZ PRESCENDO - Piter, MARIVONE RIZZON - Professora Marivone</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ANALISE A ESTRUTURA REMUNERATÓRIA DOS CARGOS DE PROVIMENTO EFETIVO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL DE SÃO JOSÉ DO OURO/RS ELABORE UM PROJETO DE PAVIMENTAÇÃO, COM ASFALTO OU PAVER, NO TRECHO COMPREENDIDO ENTRE O TREVO DO CERRO AZUL, NA RS-343, ATÉ O SANTUÁRIO NOSSA SENHORA DA SALETE,</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>SEJA ELABORADO UM PROJETO PARA IMPLANTAÇÃO DE UMA PISTA DE ATLETISMO NO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>LUCAS PEREIRA DA LUZ - Lucas da Saúde, LIRIO BIASI JUNIOR - Junior Biasi, MARIVONE RIZZON - Professora Marivone</t>
   </si>
   <si>
     <t>PARA QUE O PODER EXECUTIVO PROVIDENCIE A AQUISIÇÃO DE CARRINHOS ADEQUADOSDE LIMPEZA PARA TODAS AS UNIDADES BÁSICAS DE SAÚDE E DEMAIS SETORES PÚBLICOS.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>LIRIO BIASI JUNIOR - Junior Biasi, ADÃO PIMENTEL, LUCAS PEREIRA DA LUZ - Lucas da Saúde, MARIVONE RIZZON - Professora Marivone</t>
   </si>
   <si>
     <t>PARA QUE O PODER EXECUTIVO ADOTE AS PROVIDÊNCIAS URGENTES PARA A CONCLUSÃO DA OBRA DE ILUMINAÇÃO PÚBLICA DO CANTEIRO CENTRAL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>LUCAS PEREIRA DA LUZ - Lucas da Saúde</t>
   </si>
   <si>
     <t>PARA QUE O PODER EXECUTIVO AVALIE A POSSIBILIDADE DE DISPONIBILIZAR AMBULÂNCIA E EQUIPE DE ATENDIMENTO PARA EVENTOS REALIZADOS NO TERRITÓRIO DO MUNICÍPIO, DESDE QUE DEVIDAMENTE REGULARIZADOS E AUTORIZAD9OS PELOS ÓRGÃOS DO MUNICÍPIO.</t>
   </si>
   <si>
+    <t>2053</t>
+  </si>
+  <si>
+    <t>QUE O EXECUTIVO TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA O CUMPRIMENTO DA LEI 2502/2026 E 2566/2026.</t>
+  </si>
+  <si>
+    <t>2055</t>
+  </si>
+  <si>
+    <t>PARA QUE O EXECUTIVO ESTUDE A VIABILIDADE DE INCLUSÃO NO NOVO FINANCIAMENTO FINISA, DAS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA SAÍDA PARA A CAPELA SÃO PAULO E LINHA MACHADO.</t>
+  </si>
+  <si>
+    <t>2063</t>
+  </si>
+  <si>
+    <t>SOLICITAR A PODER EXECUTIVO MUNICIPAL QUE PROMOVA A ELABORAÇÃO DO PLANO DIRETOR MUNICIPAL, BEM COMO REALIZE A CONTRATAÇÃO DE EQUIPE TÉCNICA ESPECIALIZADA DEVIDAMENTE HABILITABA PARA O DESENVOLVIMENTO DESTE IMPORTANTE INSTRUMENTO DE PLANEJAMENTO URBANO.</t>
+  </si>
+  <si>
+    <t>2064</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>SEJA REALIZADO ESTUDO DE VIABILIDADE TÉCNICA , ECONÔMICA E AMBIENTAL VISANDO A POSSÍVEL IMPLANTAÇÃO DE UM ESPAÇO TURÍSTICO NA ÁREA CONHECIDA COMO LAGOA DO OURO, NO MUNICÍPIO DE SÃO JOSÉ DO OURO.</t>
+  </si>
+  <si>
     <t>2050</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça</t>
   </si>
   <si>
     <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2050/projeto_de_decreto_legislativo_01_26_prestacao_de_contas_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DE GOVERNO DO PREFEITO ANTONIO JOSÉ BIANCHIN E VICE VALENTIM GELAIN REFERENTE AO EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
@@ -327,53 +375,50 @@
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 2749, DE 13 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2015/projeto_009_-_alt_padraovcto_escol_aux_adm_amplia_vagas_cuidadorsocial.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 1123/1995, DE 04 DE ABRIL DE 1995, QUE DISPÕE SOBRE O QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO, ESTABELECE O PLANO DE CARREIRA DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2016/projeto_010_-_altera_disp_art._3_lei_2626_2022_ced_sala_jiu_jitsu.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 3º DA LEI MUNICIPAL Nº 2626, DE 20 DE JULHO DE 2022, QUE AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR AUTORIZAÇÃO DE USO DE BEM PÚBLICO.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2017/projeto_011_-_altera_o_anexo_i_da_lei_1123_95_cargo_telefonista_e_monitor_de_escola.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ESPECIFICAÇÕES DO CARGO DE TELEFONISTA E DE MONITOR DE ESCOLA, CONSTANTES DO ANEXO I DA LEI MUNICIPAL Nº 1123/1995.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2018/projeto_012_-_altera._disp._do_art._15_da_lei_2523_2020_-_comma.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDÇÃO DO ART. 15 DA LEI MUNICIPAL Nº 2.523, DE 17 DE DEZEMBRO DE 2020, QUE DISPÕE SOBRE A COMPOSIÇÃO DO CONSELHO MUNICIPAL DO MEIO AMBIENTE - COMMA.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2019/projeto_013_-_cdl_campanha_2026.pdf</t>
@@ -441,134 +486,212 @@
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2025/projeto_019_-_programa_animais_amigos_de_ouro.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PROTEÇÃO E CONTROLE POPULACIONAL ÉTICO DE CÃES E GATOS - AMIGOS DE OURO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2030/projeto_020_-_cef_finisa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO  MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, NO ÂMBITO DO PROGRAMA FINISA - FINANCIAMENTO À INFRAESTRUTURA E AO SANEAMENTO - MODALIDADE APOIO FINANCEIRO, E DÁ OUTRAS PROVIÊNCIAS.</t>
   </si>
   <si>
+    <t>2059</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2059/projeto_021_abertura_do_comercio.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O FUNCIONAMENTO DO COMÉRCIO VAREJISTA, ATACADISTA, INDUSTRIAL, TURISMO E SERVIÇOS AOS SÃBADOS, DOMINGOS E FERIADOS NO MUNICÍPIO DE SÃO JOSÉ DO OURO, RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2043</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2043/projeto_022-_contratacao_emergencial_licenciador_ambiental.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE LICENCIADOR AMBIENTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2044/projeto_023-abert_cred_esp_impl_pol_nac_aldir_blanc_fom_cult_ciclo2.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE SÃO JOSÉ DO OURO, ESTADO DO RIO GRANDE DO SUL, AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO ANUAL DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>2056</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2056/projeto_024_-_altera_disp__inciso_iii_art._1_da_lei_2613_2022_estr_mun__002.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DO INCISO III DO ART. 1º DA LEI MUNICIPAL Nº 2613/2022, DE 06 DE ABRIL DE 2022, QUE DISPÕE SOBRE AS ESTRADAS MUNICIPAIS E RESPECTIVAS FAIXAS DE DOMÍNIO, FIXA LIMITAÇÕES DE USO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2057</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2057/projeto_025_-_cria_o_conselho_municipal_de_educacao_-_cme.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O CONSELHO MUNICIPAL DE EDUCAÇÃO - CME DO MUNICÍPIO DE SÃO JOSÉ DO OURO/RS, DISPÕE SOBRE A SUA COMPOSIÇÃO, COMPETÊNCIAS E FUNCIONAMENTO, REVOGA A LEI MUNICIPAL N° 938/1992 E ALEI MUNICIPAL N° 2702/2023, NO QUE SE REFERE A ALTERAÇÃO DA LEI Nº 938/1992, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2058</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2058/projeto_026_-_institui_o_fundo_municipal_do_bem-estar_animal_.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O FUNDO MUNICIPAL DE BEM ESTAR ANIMAL - FUMBEA NO MUNICÍPIO DE SÃO JOSÉ DO OURO/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2006</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>EDUARDO LUIZ PASINATTO, LUCINARA FÁTIMA PILOTTO E RODRIGO BOEIRA DA SILVA</t>
   </si>
   <si>
     <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2006/projeto_de_lei_01_2025_-__reajuste_servidores_legislativos.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2007/projeto_lei_002_2026_-_denomina_posto_bairro_das_cancoes.pdf</t>
   </si>
   <si>
     <t>DENOMINA UNIDADE BÁSICA DE SAÚDE DO MUNICÍPIO DE SÃO JOSÉ DO OURO/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2008/projeto_lei_003_2026_-_denomina_ginasio_de_esportes_bairro_das_cancoes.pdf</t>
   </si>
   <si>
     <t>DENOMINA GINÁSIO MUNICIPAL DE ESPORTES BAIRRO DAS CANÇÕES DO MUNICÍPIO DE ÃO JOSÉ DO OURO/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2048/projeto_de_lei_004_2026_-_denomina_cras.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÉDIO DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS) DO MUNICÍPIO DE SÃO JOSÉ DO OURO/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>2052</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2052/projeto_de_lei_05_2026_-_denomina_predio_publico_joao_poletto.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA DE CENTRO ADMINISTRATIVO II "JOÃO POLETTO" O PRÉDIO PÚBLICO LOCALIZADO NA AVENIDA MAXIMILIANO CENTENAR, Nº 212, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2062</t>
+  </si>
+  <si>
+    <t>LIRIO BIASI JUNIOR - Junior Biasi, ADÃO PIMENTEL, GIOVANI MENEGAT, LUCAS PEREIRA DA LUZ - Lucas da Saúde, MARIVONE RIZZON - Professora Marivone</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2062/projeto_de_lei_06_2026_-_denomina_rua_irineu_menegat.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA VIA PÚBLICA DO MUNICÍPIO DE SÃO JOSÉ DO OURO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2029</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2029/projeto_de_resolucao_001_2026.pdf</t>
   </si>
   <si>
     <t>ALTERA REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO JOSÉ DO OURO PARA AMPLIAR A PUBLICIDADE E PARTICIPAÇÃO DAS ENTIDADES DA SOCIEDADE CIVIL NA TRAMITAÇÃO DE PROPOSIÇÕES LEGISLATIVAS.</t>
   </si>
   <si>
+    <t>2061</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2061/projeto_de_resolucao_002_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO JOSÉ DO OURO PARA AMPLIAR A PUBLICIDADE E PARTICIPAÇÃO DAS ENTIDADES DA SOCIEDADE CIVIL NA TRAMITAÇÃO DE PROPROSIÇÕES LEGISLATIVAS.</t>
+  </si>
+  <si>
     <t>2009</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>REQUER PARA QUE SEJA REALIZADA SESSÃO SOLENE EM HOMENAGEM AOS 65 ANOS DO CTG PIQUETE DA QUERÊNCIA.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>REQUERER SEJA FEITA SESSÃO SOLENE EM HOMENAGEM AS LAÇADORES CAMPEÕES NO RODEIO INTERNACIONAL DE VACARIA.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>LIRIO BIASI JUNIOR - Junior Biasi, MARIVONE RIZZON - Professora Marivone, ADÃO PIMENTEL, LUCAS PEREIRA DA LUZ - Lucas da Saúde</t>
   </si>
   <si>
     <t>PARA QUE A MESA DIRETORA PARA QUE TOME PROVIDÊNCIAS ADMINISTRATIVAS E INSTITUCIONAIS NECESSÁRIAS PARA A REALIZAÇÃO DE SESSÕES ETINERANTES NAS COMUNIDADES E BAIRROS DA CIDADE.</t>
@@ -576,51 +699,63 @@
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>SOLICITA PARA QUE SEJA REALIZADA SESSÃO SOLENE EM HOMENAGEM AO GRUPO DE ESCOTEIROS OURENSES.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Emenda MODIFICATIVA ao Projeto de Lei 19/2026.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei 09/2026</t>
   </si>
   <si>
+    <t>2054</t>
+  </si>
+  <si>
+    <t>CCO - Comissão de Constituição e Orçamento</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 022/2026</t>
+  </si>
+  <si>
     <t>2036</t>
+  </si>
+  <si>
+    <t>942</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Prestação de Contas Executivo</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO ANO DE 2024, TENDO COMO ORDENADOR DE DESPESAS OS SENHORES ANTONIO JOSÉ BIANCHIN E VALENTIN GELAIN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -936,68 +1071,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2050/projeto_de_decreto_legislativo_01_26_prestacao_de_contas_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2001/projeto_001_-_todosserv_revgeral_aumsal2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2002/projeto_002_-_revisao_geral_subsidio_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2003/projeto_003_-_ressarc_mun_sanan_perm_sabrina_denaina_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2004/projeto_004_-_ampl_vaga_mon_escola_art__3_da_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2005/projeto_005_-_ampl_vagas_prof_educintantil_artes_art__42_da_lei_2372_17_magisterio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2012/projeto_006_-_repasseassociacaouniversitarios_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2013/projeto_007_-_programas_radio_araucaria_-_fm.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2014/projeto_008_-_acrescenta_disp_a_lei_2749_2025_auxtranspcursostecnicos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2015/projeto_009_-_alt_padraovcto_escol_aux_adm_amplia_vagas_cuidadorsocial.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2016/projeto_010_-_altera_disp_art._3_lei_2626_2022_ced_sala_jiu_jitsu.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2017/projeto_011_-_altera_o_anexo_i_da_lei_1123_95_cargo_telefonista_e_monitor_de_escola.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2018/projeto_012_-_altera._disp._do_art._15_da_lei_2523_2020_-_comma.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2019/projeto_013_-_cdl_campanha_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2020/projeto_014_-_consultas_exames.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2021/projeto_015_-_faltas_pandemia_-_covid19.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2022/projeto_016_-_amplia_perimetro_urbano_as.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2023/projeto_017_-_perm_uso_imovel_estrutural_giotto_ltda.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2024/projeto_018_-_perm_uso_imovel_garbin__bergamo_ltda.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2025/projeto_019_-_programa_animais_amigos_de_ouro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2030/projeto_020_-_cef_finisa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2043/projeto_022-_contratacao_emergencial_licenciador_ambiental.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2044/projeto_023-abert_cred_esp_impl_pol_nac_aldir_blanc_fom_cult_ciclo2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2006/projeto_de_lei_01_2025_-__reajuste_servidores_legislativos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2007/projeto_lei_002_2026_-_denomina_posto_bairro_das_cancoes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2008/projeto_lei_003_2026_-_denomina_ginasio_de_esportes_bairro_das_cancoes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2048/projeto_de_lei_004_2026_-_denomina_cras.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2029/projeto_de_resolucao_001_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2050/projeto_de_decreto_legislativo_01_26_prestacao_de_contas_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2001/projeto_001_-_todosserv_revgeral_aumsal2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2002/projeto_002_-_revisao_geral_subsidio_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2003/projeto_003_-_ressarc_mun_sanan_perm_sabrina_denaina_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2004/projeto_004_-_ampl_vaga_mon_escola_art__3_da_lei_1123_95_q_geralserv.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2005/projeto_005_-_ampl_vagas_prof_educintantil_artes_art__42_da_lei_2372_17_magisterio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2012/projeto_006_-_repasseassociacaouniversitarios_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2013/projeto_007_-_programas_radio_araucaria_-_fm.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2014/projeto_008_-_acrescenta_disp_a_lei_2749_2025_auxtranspcursostecnicos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2015/projeto_009_-_alt_padraovcto_escol_aux_adm_amplia_vagas_cuidadorsocial.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2016/projeto_010_-_altera_disp_art._3_lei_2626_2022_ced_sala_jiu_jitsu.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2017/projeto_011_-_altera_o_anexo_i_da_lei_1123_95_cargo_telefonista_e_monitor_de_escola.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2018/projeto_012_-_altera._disp._do_art._15_da_lei_2523_2020_-_comma.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2019/projeto_013_-_cdl_campanha_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2020/projeto_014_-_consultas_exames.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2021/projeto_015_-_faltas_pandemia_-_covid19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2022/projeto_016_-_amplia_perimetro_urbano_as.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2023/projeto_017_-_perm_uso_imovel_estrutural_giotto_ltda.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2024/projeto_018_-_perm_uso_imovel_garbin__bergamo_ltda.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2025/projeto_019_-_programa_animais_amigos_de_ouro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2030/projeto_020_-_cef_finisa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2059/projeto_021_abertura_do_comercio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2043/projeto_022-_contratacao_emergencial_licenciador_ambiental.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2044/projeto_023-abert_cred_esp_impl_pol_nac_aldir_blanc_fom_cult_ciclo2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2056/projeto_024_-_altera_disp__inciso_iii_art._1_da_lei_2613_2022_estr_mun__002.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2057/projeto_025_-_cria_o_conselho_municipal_de_educacao_-_cme.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2058/projeto_026_-_institui_o_fundo_municipal_do_bem-estar_animal_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2006/projeto_de_lei_01_2025_-__reajuste_servidores_legislativos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2007/projeto_lei_002_2026_-_denomina_posto_bairro_das_cancoes.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2008/projeto_lei_003_2026_-_denomina_ginasio_de_esportes_bairro_das_cancoes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2048/projeto_de_lei_004_2026_-_denomina_cras.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2052/projeto_de_lei_05_2026_-_denomina_predio_publico_joao_poletto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2062/projeto_de_lei_06_2026_-_denomina_rua_irineu_menegat.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2029/projeto_de_resolucao_001_2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/sapl/public/materialegislativa/2026/2061/projeto_de_resolucao_002_2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoouro.rs.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H52"/>
+  <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="139.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="159.7109375" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="255.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1129,1227 +1264,1591 @@
       </c>
       <c r="G6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
         <v>48</v>
       </c>
-      <c r="B12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="E13" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="F13" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s">
         <v>53</v>
       </c>
-      <c r="B14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="F14" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="F15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="F16" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="F17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="E18" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" t="s">
         <v>67</v>
       </c>
-      <c r="F18" t="s">
+      <c r="G18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" t="s">
+        <v>53</v>
+      </c>
+      <c r="E19" t="s">
+        <v>54</v>
+      </c>
+      <c r="F19" t="s">
+        <v>70</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
         <v>71</v>
-      </c>
-[...19 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
+        <v>54</v>
+      </c>
+      <c r="F20" t="s">
+        <v>50</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="F21" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>81</v>
+        <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="D22" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="E22" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="F22" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="D23" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="E23" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="F23" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="E24" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="F24" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="H24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
+        <v>88</v>
+      </c>
+      <c r="E25" t="s">
+        <v>89</v>
+      </c>
+      <c r="F25" t="s">
+        <v>90</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H25" t="s">
         <v>92</v>
-      </c>
-[...19 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" t="s">
+        <v>88</v>
+      </c>
+      <c r="E26" t="s">
+        <v>89</v>
+      </c>
+      <c r="F26" t="s">
+        <v>90</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H26" t="s">
         <v>95</v>
-      </c>
-[...19 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>96</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D27" t="s">
+        <v>88</v>
+      </c>
+      <c r="E27" t="s">
+        <v>89</v>
+      </c>
+      <c r="F27" t="s">
+        <v>90</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H27" t="s">
         <v>98</v>
-      </c>
-[...19 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>99</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" t="s">
+        <v>88</v>
+      </c>
+      <c r="E28" t="s">
+        <v>89</v>
+      </c>
+      <c r="F28" t="s">
+        <v>90</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H28" t="s">
         <v>101</v>
-      </c>
-[...19 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>102</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>28</v>
+      </c>
+      <c r="D29" t="s">
+        <v>88</v>
+      </c>
+      <c r="E29" t="s">
+        <v>89</v>
+      </c>
+      <c r="F29" t="s">
+        <v>90</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H29" t="s">
         <v>104</v>
-      </c>
-[...19 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>109</v>
+        <v>32</v>
       </c>
       <c r="D30" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E30" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="F30" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="H30" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="D31" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E31" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="F31" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="H31" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>117</v>
+        <v>39</v>
       </c>
       <c r="D32" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E32" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="F32" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="H32" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>121</v>
+        <v>42</v>
       </c>
       <c r="D33" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E33" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="F33" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="H33" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>125</v>
+        <v>45</v>
       </c>
       <c r="D34" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E34" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="F34" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="H34" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>129</v>
+        <v>79</v>
       </c>
       <c r="D35" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E35" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="F35" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="H35" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="D36" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E36" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="F36" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="H36" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="D37" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E37" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="F37" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="H37" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="D38" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E38" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="F38" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="H38" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="D39" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E39" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="F39" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="H39" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="D40" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E40" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="F40" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="H40" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>144</v>
       </c>
       <c r="D41" t="s">
-        <v>152</v>
+        <v>88</v>
       </c>
       <c r="E41" t="s">
-        <v>153</v>
+        <v>89</v>
       </c>
       <c r="F41" t="s">
-        <v>154</v>
+        <v>90</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="H41" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>17</v>
+        <v>148</v>
       </c>
       <c r="D42" t="s">
-        <v>152</v>
+        <v>88</v>
       </c>
       <c r="E42" t="s">
-        <v>153</v>
+        <v>89</v>
       </c>
       <c r="F42" t="s">
-        <v>25</v>
+        <v>90</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="H42" t="s">
-        <v>159</v>
+        <v>146</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>20</v>
+        <v>151</v>
       </c>
       <c r="D43" t="s">
+        <v>88</v>
+      </c>
+      <c r="E43" t="s">
+        <v>89</v>
+      </c>
+      <c r="F43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="E43" t="s">
+      <c r="H43" t="s">
         <v>153</v>
-      </c>
-[...7 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>24</v>
+        <v>155</v>
       </c>
       <c r="D44" t="s">
-        <v>152</v>
+        <v>88</v>
       </c>
       <c r="E44" t="s">
-        <v>153</v>
+        <v>89</v>
       </c>
       <c r="F44" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="H44" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D45" t="s">
-        <v>167</v>
+        <v>88</v>
       </c>
       <c r="E45" t="s">
-        <v>168</v>
+        <v>89</v>
       </c>
       <c r="F45" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="H45" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>163</v>
       </c>
       <c r="D46" t="s">
-        <v>172</v>
+        <v>88</v>
       </c>
       <c r="E46" t="s">
-        <v>173</v>
+        <v>89</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>90</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
       <c r="H46" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>17</v>
+        <v>167</v>
       </c>
       <c r="D47" t="s">
-        <v>172</v>
+        <v>88</v>
       </c>
       <c r="E47" t="s">
-        <v>173</v>
+        <v>89</v>
       </c>
       <c r="F47" t="s">
-        <v>25</v>
+        <v>90</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>14</v>
+        <v>168</v>
       </c>
       <c r="H47" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>20</v>
+        <v>171</v>
       </c>
       <c r="D48" t="s">
+        <v>88</v>
+      </c>
+      <c r="E48" t="s">
+        <v>89</v>
+      </c>
+      <c r="F48" t="s">
+        <v>90</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="E48" t="s">
+      <c r="H48" t="s">
         <v>173</v>
-      </c>
-[...7 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
       <c r="D49" t="s">
-        <v>172</v>
+        <v>88</v>
       </c>
       <c r="E49" t="s">
-        <v>173</v>
+        <v>89</v>
       </c>
       <c r="F49" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="H49" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>10</v>
+        <v>179</v>
       </c>
       <c r="D50" t="s">
-        <v>183</v>
+        <v>88</v>
       </c>
       <c r="E50" t="s">
-        <v>184</v>
+        <v>89</v>
       </c>
       <c r="F50" t="s">
-        <v>25</v>
+        <v>90</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>14</v>
+        <v>180</v>
       </c>
       <c r="H50" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D51" t="s">
         <v>183</v>
       </c>
       <c r="E51" t="s">
         <v>184</v>
       </c>
       <c r="F51" t="s">
-        <v>25</v>
+        <v>185</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>14</v>
+        <v>186</v>
       </c>
       <c r="H51" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>188</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" t="s">
+        <v>183</v>
+      </c>
+      <c r="E52" t="s">
+        <v>184</v>
+      </c>
+      <c r="F52" t="s">
+        <v>25</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H52" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>191</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>20</v>
+      </c>
+      <c r="D53" t="s">
+        <v>183</v>
+      </c>
+      <c r="E53" t="s">
+        <v>184</v>
+      </c>
+      <c r="F53" t="s">
+        <v>25</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H53" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>194</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>24</v>
+      </c>
+      <c r="D54" t="s">
+        <v>183</v>
+      </c>
+      <c r="E54" t="s">
+        <v>184</v>
+      </c>
+      <c r="F54" t="s">
+        <v>67</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H54" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>197</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>28</v>
+      </c>
+      <c r="D55" t="s">
+        <v>183</v>
+      </c>
+      <c r="E55" t="s">
+        <v>184</v>
+      </c>
+      <c r="F55" t="s">
+        <v>67</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H55" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>200</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>32</v>
+      </c>
+      <c r="D56" t="s">
+        <v>183</v>
+      </c>
+      <c r="E56" t="s">
+        <v>184</v>
+      </c>
+      <c r="F56" t="s">
+        <v>201</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H56" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
         <v>10</v>
       </c>
-      <c r="D52" t="s">
-[...8 lines deleted...]
-      <c r="G52" s="1" t="s">
+      <c r="D57" t="s">
+        <v>205</v>
+      </c>
+      <c r="E57" t="s">
+        <v>206</v>
+      </c>
+      <c r="F57" t="s">
+        <v>57</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H57" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>209</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58" t="s">
+        <v>205</v>
+      </c>
+      <c r="E58" t="s">
+        <v>206</v>
+      </c>
+      <c r="F58" t="s">
+        <v>67</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H58" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>212</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
+        <v>213</v>
+      </c>
+      <c r="E59" t="s">
+        <v>214</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="H52" t="s">
-        <v>192</v>
+      <c r="H59" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>216</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>17</v>
+      </c>
+      <c r="D60" t="s">
+        <v>213</v>
+      </c>
+      <c r="E60" t="s">
+        <v>214</v>
+      </c>
+      <c r="F60" t="s">
+        <v>25</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>20</v>
+      </c>
+      <c r="D61" t="s">
+        <v>213</v>
+      </c>
+      <c r="E61" t="s">
+        <v>214</v>
+      </c>
+      <c r="F61" t="s">
+        <v>219</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>221</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>24</v>
+      </c>
+      <c r="D62" t="s">
+        <v>213</v>
+      </c>
+      <c r="E62" t="s">
+        <v>214</v>
+      </c>
+      <c r="F62" t="s">
+        <v>67</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>223</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
+        <v>224</v>
+      </c>
+      <c r="E63" t="s">
+        <v>225</v>
+      </c>
+      <c r="F63" t="s">
+        <v>25</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>227</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>17</v>
+      </c>
+      <c r="D64" t="s">
+        <v>224</v>
+      </c>
+      <c r="E64" t="s">
+        <v>225</v>
+      </c>
+      <c r="F64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>229</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>20</v>
+      </c>
+      <c r="D65" t="s">
+        <v>224</v>
+      </c>
+      <c r="E65" t="s">
+        <v>225</v>
+      </c>
+      <c r="F65" t="s">
+        <v>230</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>232</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>233</v>
+      </c>
+      <c r="D66" t="s">
+        <v>234</v>
+      </c>
+      <c r="E66" t="s">
+        <v>235</v>
+      </c>
+      <c r="F66" t="s">
+        <v>236</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" t="s">
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2361,50 +2860,64 @@
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>